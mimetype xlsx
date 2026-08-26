--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>► RUBENS PEREIRA JUNIOR — Nº 202637580006/2026</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Convênio</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
@@ -170,186 +170,498 @@
   <si>
     <t>► ROSEANA SARNEY — Nº 202516510004/2025</t>
   </si>
   <si>
     <t>ROSEANA SARNEY</t>
   </si>
   <si>
     <t>202516510004/2025</t>
   </si>
   <si>
     <t>OBC/OBB PARA TERCEIROS EM OUTROS BANCOS</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202516510004-ROSEANA SARNEY ao ente 06769798000117 - MUNICIPIO DE BARRA DO...</t>
   </si>
   <si>
     <t>R$ 396.000,00</t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202516510004-ROSEANA SARNEY ao ente 06769798000117 - MUNICIPIO DE BARRA DO CORDA</t>
   </si>
   <si>
+    <t>► HELENA DUAILIBE — Nº 2025NE013496/2025</t>
+  </si>
+  <si>
+    <t>HELENA DUAILIBE</t>
+  </si>
+  <si>
+    <t>2025NE013496/2025</t>
+  </si>
+  <si>
+    <t>Emenda parlamentar de Helena Duailibe destinada ao custeio da ação de fortalecimento da rede hospitalar do município HOS...</t>
+  </si>
+  <si>
+    <t>Estadual</t>
+  </si>
+  <si>
+    <t>Transferência</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>SAUDE</t>
+  </si>
+  <si>
+    <t>Barra do Corda</t>
+  </si>
+  <si>
+    <t>100,0%</t>
+  </si>
+  <si>
+    <t>Emenda parlamentar de Helena Duailibe destinada ao custeio da ação de fortalecimento da rede hospitalar do município HOSPITAL ACRÍSIO FIGUEIRA Função: SAUDE</t>
+  </si>
+  <si>
+    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025NE013496 | Data: 13/10/2025 | Vl. Empenhado: R$ 500.000,00 | Vl. Liquidado: R$ 500.000,00 | Vl. Pago: R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>CPF/CNPJ</t>
+  </si>
+  <si>
+    <t>Nat. Despesa</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Programa / Ação</t>
+  </si>
+  <si>
+    <t>Modalidade Lic.</t>
+  </si>
+  <si>
+    <t>Nº Contrato</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>FMS-PREFEITURA M. DE BARRA DO CORDA</t>
+  </si>
+  <si>
+    <t>Contribuições aos Municípios</t>
+  </si>
+  <si>
+    <t>Recursos Não Vinculados de Impostos - Fonte 1</t>
+  </si>
+  <si>
+    <t>Atenção Especializada em Saúde / Qualificação da Atenção Ambulatorial e Hospitalar</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Descrição:Emenda parlamentar de Helena Duailibe destinada ao custeio da ação de fortalecimento da rede hospitalar do município HOSPITAL ACRÍSIO FIGUEIRA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025NE013496 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Data Liquidação</t>
+  </si>
+  <si>
+    <t>2025NL052542</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025NE013496 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>Nº OB</t>
+  </si>
+  <si>
+    <t>Data Pagamento</t>
+  </si>
+  <si>
+    <t>2025OB106573</t>
+  </si>
+  <si>
+    <t>Pago</t>
+  </si>
+  <si>
+    <t>► ABIGAIL CUNHA — Nº 2025NE004526/2025</t>
+  </si>
+  <si>
+    <t>ABIGAIL CUNHA</t>
+  </si>
+  <si>
+    <t>2025NE004526/2025</t>
+  </si>
+  <si>
+    <t>Emenda Parlamentar para custeio da ação de assistência de Urgência e Emergência da UPA 24h Maria Rosa Nepomuceno</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2025NE004526 | Data: 23/04/2025 | Vl. Empenhado: R$ 500.000,00 | Vl. Liquidado: R$ 500.000,00 | Vl. Pago: R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>Descrição:Emenda Parlamentar para custeio da ação de assistência de Urgência e Emergência da UPA 24h Maria Rosa Nepomuceno</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2025NE004526 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025NL018250</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2025NE004526 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2025OB029879</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>► ANDREIA REZENDE — Nº 2024NE013751/2024</t>
+  </si>
+  <si>
+    <t>ANDREIA REZENDE</t>
+  </si>
+  <si>
+    <t>2024NE013751/2024</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR DE ANDREIA REZENDE PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE DO HOSPITAL ACRÍSIO FIGUEIRA e CLÍNICA...</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR DE ANDREIA REZENDE PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE DO HOSPITAL ACRÍSIO FIGUEIRA e CLÍNICA DE SAÚDE DA MULHER</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2024NE013751 | Data: 28/11/2024 | Vl. Empenhado: R$ 1.000.000,00 | Vl. Liquidado: R$ 1.000.000,00 | Vl. Pago: R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>1.000.000,00</t>
+  </si>
+  <si>
+    <t>Descrição:EMENDA PARLAMENTAR DE ANDREIA REZENDE PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE DO HOSPITAL ACRÍSIO FIGUEIRA e CLÍNICA DE SAÚDE DA MULHER</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2024NE013751 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2024NL055836</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2024NE013751 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2024OB101661</t>
+  </si>
+  <si>
+    <t>► ABIGAIL CUNHA — Nº 2024NE006093/2024</t>
+  </si>
+  <si>
+    <t>2024NE006093/2024</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR DE ABIGAIL PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO MARIA ROSA NE...</t>
+  </si>
+  <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 803.195,76</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR DE ABIGAIL PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO MARIA ROSA NEPOMUCENO</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2024NE006093 | Data: 24/06/2024 | Vl. Empenhado: R$ 803.195,76 | Vl. Liquidado: R$ 803.195,76 | Vl. Pago: R$ 803.195,76</t>
+  </si>
+  <si>
+    <t>333414102 - Contribuições aos Municípios</t>
+  </si>
+  <si>
+    <t>Descrição:EMENDA PARLAMENTAR DE ABIGAIL PARA CUSTEIO DA AÇÃO DE ASSISTÊNCIA À SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO MARIA ROSA NEPOMUCENO</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2024NE006093 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>2024NL026454</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>2024NL031849</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 164.967,00</t>
+  </si>
+  <si>
+    <t>2024NL034291</t>
+  </si>
+  <si>
+    <t>19/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 138.228,76</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2024NE006093 (3 registro(s))</t>
+  </si>
+  <si>
+    <t>2024OB048584</t>
+  </si>
+  <si>
+    <t>2024OB060132</t>
+  </si>
+  <si>
+    <t>2024OB063456</t>
+  </si>
+  <si>
+    <t>► ABIGAIL CUNHA — Nº 2023NE001084/2023</t>
+  </si>
+  <si>
+    <t>2023NE001084/2023</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR DEP. ABIGAIL CUNHA PARA ASSISTENCIA A SAÚDE NO HOSPITAL ACRISIO FIGUEIRA</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>24/10/2023</t>
+  </si>
+  <si>
+    <t>Saúde</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2023NE009800 | Data: 24/10/2023 | Vl. Empenhado: R$ 600.000,00 | Vl. Liquidado: R$ 600.000,00 | Vl. Pago: R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>1500121000 - Recursos Não Vinculados de Impostos - Fonte 1</t>
+  </si>
+  <si>
+    <t>596 - Saúde para Todos / 4908 - Qualificação da Atenção Ambulatorial e Hospitalar</t>
+  </si>
+  <si>
+    <t>Descrição:EMENDA PARLAMENTAR DEP. ABIGAIL CUNHA PARA ASSISTENCIA A SAÚDE NO HOSPITAL ACRISIO FIGUEIRA</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2023NE009800 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2023NE009800 (2 registro(s))</t>
+  </si>
+  <si>
+    <t>2023OB083247</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>2023OB084270</t>
+  </si>
+  <si>
     <t>► HILDO ROCHA — Nº 202333930003/2023</t>
   </si>
   <si>
     <t>HILDO ROCHA</t>
   </si>
   <si>
     <t>202333930003/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202333930003-Hildo Rocha ao ente 06769798000117 - MUNICIPIO DE BARRA DO CO...</t>
   </si>
   <si>
-    <t>R$ 1.000.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>06/07/2023</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202333930003-Hildo Rocha ao ente 06769798000117 - MUNICIPIO DE BARRA DO CORDA</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHAO / EMENDA 1 — Nº 202371110001/2023</t>
   </si>
   <si>
     <t>BANCADA DO MARANHAO / EMENDA 1</t>
   </si>
   <si>
     <t>202371110001/2023</t>
   </si>
   <si>
     <t>BANCADA</t>
   </si>
   <si>
     <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ASSISTENCIA HOSPITALAR E AMBULATORIAL PARA CUMPRIMENTO DE METAS - DESPE...</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 1.428.646,00</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
-    <t>Saúde</t>
-[...4 lines deleted...]
-  <si>
     <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ASSISTENCIA HOSPITALAR E AMBULATORIAL PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAS</t>
   </si>
   <si>
-    <t>EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS</t>
-[...1 lines deleted...]
-  <si>
     <t>EMPENHO Nº 2023NE463461 | Data: 04/07/2023 | Vl. Empenhado: R$ 1.428.646,00 | Vl. Liquidado: R$ 1.428.646,00 | Vl. Pago: R$ 1.428.646,00</t>
   </si>
   <si>
-    <t>Favorecido</t>
-[...22 lines deleted...]
-  <si>
     <t>FUNDO MUNICIPAL DE SAUDE DE BARRA DO CORDA</t>
   </si>
   <si>
     <t>10.452.044/0001-06</t>
   </si>
   <si>
     <t>2 - Orçamento da Seguridade Social</t>
   </si>
   <si>
     <t>00 - RECURSOS ORDINARIOS</t>
   </si>
   <si>
     <t>5018 - ATENCAO ESPECIALIZADA A SAUDE / 2E90 - INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ASSISTENCIA HOSPITALAR E AMBULATORIAL PARA CUMPRIMENTO DE METAS</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Descrição:EMPENHO PARA ATENDER A PORTARIA 811 DE 03 07 2023 PROPOSTA 36000516193202300 CNES 2462540</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 2023NE463461 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº Nota Fiscal</t>
-[...4 lines deleted...]
-  <si>
     <t>2023NS054003</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 2023NE463461 (1 registro(s))</t>
   </si>
   <si>
-    <t>Nº OB</t>
-[...4 lines deleted...]
-  <si>
     <t>2023OB819553</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
-    <t>Pago</t>
+    <t>Referente Projeto Aniversario de 188 anos da Cidade Barra do Corda/Ma - Processo 76541/2023</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>CULTURA</t>
+  </si>
+  <si>
+    <t>EMPENHO Nº 2023NE001084 | Data: 02/05/2023 | Vl. Empenhado: R$ 400.000,00 | Vl. Liquidado: R$ 400.000,00 | Vl. Pago: R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>PREF MUN DE BARRA DO CORDA</t>
+  </si>
+  <si>
+    <t>06769798000117</t>
+  </si>
+  <si>
+    <t>333404101 - Transferências aos Municípios - Contribuição</t>
+  </si>
+  <si>
+    <t>13 - CULTURA</t>
+  </si>
+  <si>
+    <t>13 - CULTURA / 13 - CULTURA</t>
+  </si>
+  <si>
+    <t>Descrição:Referente Projeto Aniversario de 188 anos da Cidade Barra do Corda/Ma - Processo 76541/2023</t>
+  </si>
+  <si>
+    <t>LIQUIDAÇÕES DO EMPENHO 2023NE001084 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>PAGAMENTOS DO EMPENHO 2023NE001084 (1 registro(s))</t>
+  </si>
+  <si>
+    <t>2023OB033196</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
   </si>
   <si>
     <t>► BANCADA DO MARANHAO / EMENDA 7 — Nº 202271110007/2022</t>
   </si>
   <si>
     <t>BANCADA DO MARANHAO / EMENDA 7</t>
   </si>
   <si>
     <t>202271110007/2022</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>MÚLTIPLO</t>
   </si>
   <si>
     <t>EMPENHO Nº 2022NE520402 | Data: 12/12/2022 | Vl. Empenhado: R$ 1.000.000,00 | Vl. Liquidado: R$ 1.000.000,00 | Vl. Pago: R$ 1.000.000,00</t>
   </si>
   <si>
     <t>53 - CONTRIBUICAO P/FINANCIAM.DA SEGURIDADE SOCIAL</t>
   </si>
   <si>
     <t>Descrição:EMPENHO PARA ATENDER A PORTARIA 3811 DE 08/12/2022 - PROPOSTA 36000477226202200 - CNES 2462540</t>
   </si>
@@ -419,71 +731,65 @@
   <si>
     <t>2022NS002165</t>
   </si>
   <si>
     <t>18/08/2022</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 2021NE000032 (1 registro(s))</t>
   </si>
   <si>
     <t>2022OB800996</t>
   </si>
   <si>
     <t>► JOSIVALDO JP — Nº 202242120004/2022</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>202242120004/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202242120004-Josivaldo JP ao ente 06769798000117 - MUNICIPIO DE BARRA DO C...</t>
   </si>
   <si>
-    <t>R$ 500.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202242120004-Josivaldo JP ao ente 06769798000117 - MUNICIPIO DE BARRA DO CORDA</t>
   </si>
   <si>
     <t>► HILDO ROCHA — Nº 202233930002/2022</t>
   </si>
   <si>
     <t>202233930002/2022</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202233930002-Hildo Rocha ao ente 06769798000117 - MUNICIPIO DE BARRA DO CO...</t>
   </si>
   <si>
-    <t>R$ 600.000,00</t>
-[...1 lines deleted...]
-  <si>
     <t>1 - Transferência especial referente à emenda 202233930002-Hildo Rocha ao ente 06769798000117 - MUNICIPIO DE BARRA DO CORDA</t>
   </si>
   <si>
     <t>► ROBERTO ROCHA / EMENDA 2 — Nº 202238110002/2022</t>
   </si>
   <si>
     <t>ROBERTO ROCHA / EMENDA 2</t>
   </si>
   <si>
     <t>202238110002/2022</t>
   </si>
   <si>
     <t>NCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ASSISTENCIA HOSPITALAR E AMBULATORIAL PARA CUMPRIMENTO DE METAS - DESPES...</t>
   </si>
   <si>
     <t>R$ 2.022.000,00</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>NCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ASSISTENCIA HOSPITALAR E AMBULATORIAL PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAS</t>
   </si>
   <si>
     <t>EMPENHO Nº 2022NE488237 | Data: 02/05/2022 | Vl. Empenhado: R$ 2.022.000,00 | Vl. Liquidado: R$ 2.022.000,00 | Vl. Pago: R$ 2.022.000,00</t>
@@ -522,53 +828,50 @@
     <t>R$ 1.500.000,00</t>
   </si>
   <si>
     <t>EMPENHO Nº 2022NE488249 | Data: 02/05/2022 | Vl. Empenhado: R$ 1.500.000,00 | Vl. Liquidado: R$ 1.500.000,00 | Vl. Pago: R$ 1.500.000,00</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 2022NE488249 (1 registro(s))</t>
   </si>
   <si>
     <t>2022NE488249</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 2022NE488249 (1 registro(s))</t>
   </si>
   <si>
     <t>► ROBERTO ROCHA / EMENDA 1 — Nº 202238110001/2022</t>
   </si>
   <si>
     <t>ROBERTO ROCHA / EMENDA 1</t>
   </si>
   <si>
     <t>202238110001/2022</t>
   </si>
   <si>
     <t>INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS</t>
-  </si>
-[...1 lines deleted...]
-    <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>25/04/2022</t>
   </si>
   <si>
     <t>10 - Saúde</t>
   </si>
   <si>
     <t>EMPENHO Nº 2022NE463839 | Data: 25/04/2022 | Vl. Empenhado: R$ 400.000,00 | Vl. Liquidado: R$ 400.000,00 | Vl. Pago: R$ 400.000,00</t>
   </si>
   <si>
     <t>5019 - ATENCAO PRIMARIA A SAUDE / 2E89 - INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS Linguagem Cidadã</t>
   </si>
   <si>
     <t>Descrição:&amp;nbsp;INCREMENTO TEMPORARIO AO CUSTEIO DOS SERVICOS DE ATENCAO PRIMARIA A SAUDE PARA CUMPRIMENTO DE METAS - DESPESAS DIVERSAs</t>
   </si>
   <si>
     <t>LIQUIDAÇÕES DO EMPENHO 2022NE463839 (1 registro(s))</t>
   </si>
   <si>
     <t>2022NE463839</t>
   </si>
   <si>
     <t>PAGAMENTOS DO EMPENHO 2022NE463839 (1 registro(s))</t>
   </si>
@@ -777,51 +1080,51 @@
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1a2744"/>
         <bgColor rgb="FF1a2744"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2c3e6e"/>
         <bgColor rgb="FF2c3e6e"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF3a3f5c"/>
         <bgColor rgb="FF3a3f5c"/>
@@ -859,77 +1162,89 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFf0faf4"/>
         <bgColor rgb="FFf0faf4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF154360"/>
         <bgColor rgb="FF154360"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2980b9"/>
         <bgColor rgb="FF2980b9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFebf5fb"/>
         <bgColor rgb="FFebf5fb"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFe0f5e9"/>
+        <bgColor rgb="FFe0f5e9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFd6eaf8"/>
+        <bgColor rgb="FFd6eaf8"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
@@ -956,50 +1271,62 @@
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="9" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="10" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="10" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="11" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="12" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="13" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="13" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="14" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="14" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="15" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="15" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1265,54 +1592,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J447"/>
+  <dimension ref="A1:J614"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E447" sqref="E447"/>
+      <selection activeCell="E614" sqref="E614"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="4" t="s">
@@ -1870,5305 +2197,7467 @@
       <c r="H39" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J39" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="J40" s="6"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>20</v>
       </c>
       <c r="B42" t="s">
         <v>54</v>
       </c>
       <c r="C42" t="s">
         <v>21</v>
       </c>
       <c r="D42" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E42" t="s">
         <v>5</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" t="s">
         <v>7</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="C43" t="s">
         <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="G43" t="s">
         <v>8</v>
       </c>
       <c r="H43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>27</v>
       </c>
       <c r="B44" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>32</v>
       </c>
       <c r="B45" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="C45" t="s">
         <v>33</v>
       </c>
       <c r="D45" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
         <v>6</v>
       </c>
       <c r="F45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51" s="3">
+        <v>10452044000106</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52" s="13"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="13"/>
+      <c r="E52" s="13"/>
+      <c r="F52" s="13"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54" s="14"/>
+      <c r="C54" s="14"/>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="C56" s="18" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
-[...17 lines deleted...]
-      <c r="A51" s="4" t="s">
+    <row r="58" spans="1:10">
+      <c r="A58" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B58" s="19"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="19"/>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C59" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E60" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="7"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B66" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C66" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="D66" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="E66" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F51" s="4" t="s">
+      <c r="F66" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G51" s="4" t="s">
+      <c r="G66" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H51" s="4" t="s">
+      <c r="H66" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I51" s="5" t="s">
+      <c r="I66" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J51" s="5" t="s">
+      <c r="J66" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
-      <c r="A52" s="3" t="s">
+    <row r="67" spans="1:10">
+      <c r="A67" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" s="3"/>
+      <c r="D67" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J67" s="6"/>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>20</v>
+      </c>
+      <c r="B69" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>94</v>
+      </c>
+      <c r="E69" t="s">
+        <v>5</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>7</v>
+      </c>
+      <c r="H69" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" t="s">
+        <v>57</v>
+      </c>
+      <c r="C70" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" t="s">
         <v>60</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="E70" t="s">
+        <v>25</v>
+      </c>
+      <c r="F70" t="s">
         <v>61</v>
       </c>
-      <c r="C52" s="3"/>
-      <c r="D52" s="3" t="s">
+      <c r="G70" t="s">
+        <v>8</v>
+      </c>
+      <c r="H70" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B71" t="s">
+        <v>58</v>
+      </c>
+      <c r="C71" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" t="s">
+        <v>30</v>
+      </c>
+      <c r="E71" t="s">
+        <v>29</v>
+      </c>
+      <c r="F71" t="s">
+        <v>58</v>
+      </c>
+      <c r="G71" t="s">
+        <v>31</v>
+      </c>
+      <c r="H71" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
         <v>62</v>
       </c>
-      <c r="E52" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="3" t="s">
+      <c r="E72" t="s">
+        <v>6</v>
+      </c>
+      <c r="F72" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B74" s="8"/>
+      <c r="C74" s="8"/>
+      <c r="D74" s="8"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="8"/>
+      <c r="G74" s="8"/>
+      <c r="H74" s="8"/>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B78" s="3">
+        <v>10452044000106</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="13"/>
+      <c r="C79" s="13"/>
+      <c r="D79" s="13"/>
+      <c r="E79" s="13"/>
+      <c r="F79" s="13"/>
+      <c r="G79" s="13"/>
+      <c r="H79" s="13"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B81" s="14"/>
+      <c r="C81" s="14"/>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C83" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="19"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="19"/>
+      <c r="E85" s="19"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C86" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E86" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B87" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E87" s="22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="7"/>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" s="2"/>
+      <c r="C92" s="2"/>
+      <c r="D92" s="2"/>
+      <c r="E92" s="2"/>
+      <c r="F92" s="2"/>
+      <c r="G92" s="2"/>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D93" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G93" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J93" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C94" s="3"/>
+      <c r="D94" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J94" s="6"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>20</v>
+      </c>
+      <c r="B96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96" t="s">
+        <v>108</v>
+      </c>
+      <c r="E96" t="s">
+        <v>5</v>
+      </c>
+      <c r="F96" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" t="s">
+        <v>7</v>
+      </c>
+      <c r="H96" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" t="s">
+        <v>57</v>
+      </c>
+      <c r="C97" t="s">
+        <v>23</v>
+      </c>
+      <c r="D97" t="s">
+        <v>60</v>
+      </c>
+      <c r="E97" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" t="s">
+        <v>61</v>
+      </c>
+      <c r="G97" t="s">
+        <v>8</v>
+      </c>
+      <c r="H97" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>27</v>
+      </c>
+      <c r="B98" t="s">
+        <v>107</v>
+      </c>
+      <c r="C98" t="s">
+        <v>28</v>
+      </c>
+      <c r="D98" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" t="s">
+        <v>29</v>
+      </c>
+      <c r="F98" t="s">
+        <v>107</v>
+      </c>
+      <c r="G98" t="s">
+        <v>31</v>
+      </c>
+      <c r="H98" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>32</v>
+      </c>
+      <c r="B99" t="s">
+        <v>107</v>
+      </c>
+      <c r="C99" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" t="s">
+        <v>62</v>
+      </c>
+      <c r="E99" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8"/>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B103" s="9"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="9"/>
+      <c r="E103" s="9"/>
+      <c r="F103" s="9"/>
+      <c r="G103" s="9"/>
+      <c r="H103" s="9"/>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F104" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H104" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H105" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="B106" s="13"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="13"/>
+      <c r="E106" s="13"/>
+      <c r="F106" s="13"/>
+      <c r="G106" s="13"/>
+      <c r="H106" s="13"/>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="B108" s="14"/>
+      <c r="C108" s="14"/>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C109" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B110" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="C110" s="18" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B112" s="19"/>
+      <c r="C112" s="19"/>
+      <c r="D112" s="19"/>
+      <c r="E112" s="19"/>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B113" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C113" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B114" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E114" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="7"/>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="2"/>
+      <c r="F119" s="2"/>
+      <c r="G119" s="2"/>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D120" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E120" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J120" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C121" s="3"/>
+      <c r="D121" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="J121" s="6"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" t="s">
+        <v>20</v>
+      </c>
+      <c r="B123" t="s">
+        <v>119</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>124</v>
+      </c>
+      <c r="E123" t="s">
+        <v>5</v>
+      </c>
+      <c r="F123" t="s">
+        <v>120</v>
+      </c>
+      <c r="G123" t="s">
+        <v>7</v>
+      </c>
+      <c r="H123" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" t="s">
+        <v>122</v>
+      </c>
+      <c r="C124" t="s">
+        <v>23</v>
+      </c>
+      <c r="D124" t="s">
+        <v>60</v>
+      </c>
+      <c r="E124" t="s">
+        <v>25</v>
+      </c>
+      <c r="F124" t="s">
+        <v>61</v>
+      </c>
+      <c r="G124" t="s">
+        <v>8</v>
+      </c>
+      <c r="H124" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" t="s">
+        <v>27</v>
+      </c>
+      <c r="B125" t="s">
+        <v>123</v>
+      </c>
+      <c r="C125" t="s">
+        <v>28</v>
+      </c>
+      <c r="D125" t="s">
+        <v>30</v>
+      </c>
+      <c r="E125" t="s">
+        <v>29</v>
+      </c>
+      <c r="F125" t="s">
+        <v>123</v>
+      </c>
+      <c r="G125" t="s">
+        <v>31</v>
+      </c>
+      <c r="H125" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>32</v>
+      </c>
+      <c r="B126" t="s">
+        <v>123</v>
+      </c>
+      <c r="C126" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126" t="s">
+        <v>62</v>
+      </c>
+      <c r="E126" t="s">
+        <v>6</v>
+      </c>
+      <c r="F126" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="8"/>
+      <c r="G128" s="8"/>
+      <c r="H128" s="8"/>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B130" s="9"/>
+      <c r="C130" s="9"/>
+      <c r="D130" s="9"/>
+      <c r="E130" s="9"/>
+      <c r="F130" s="9"/>
+      <c r="G130" s="9"/>
+      <c r="H130" s="9"/>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C131" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F131" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G131" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H131" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B132" s="3">
+        <v>10452044000106</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B133" s="13"/>
+      <c r="C133" s="13"/>
+      <c r="D133" s="13"/>
+      <c r="E133" s="13"/>
+      <c r="F133" s="13"/>
+      <c r="G133" s="13"/>
+      <c r="H133" s="13"/>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="B135" s="14"/>
+      <c r="C135" s="14"/>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B136" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C136" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="B137" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="C137" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="B138" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C138" s="25" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="17" t="s">
+        <v>135</v>
+      </c>
+      <c r="B139" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C139" s="18" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B141" s="19"/>
+      <c r="C141" s="19"/>
+      <c r="D141" s="19"/>
+      <c r="E141" s="19"/>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B142" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C142" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="B143" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="C143" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E143" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B144" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="C144" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D144" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="E144" s="26" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="C145" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D145" s="23" t="s">
+        <v>137</v>
+      </c>
+      <c r="E145" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="7"/>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B150" s="2"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="2"/>
+      <c r="E150" s="2"/>
+      <c r="F150" s="2"/>
+      <c r="G150" s="2"/>
+      <c r="H150" s="2"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H151" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I151" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J151" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C152" s="3"/>
+      <c r="D152" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I152" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J152" s="6"/>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>20</v>
+      </c>
+      <c r="B154" t="s">
+        <v>143</v>
+      </c>
+      <c r="C154" t="s">
+        <v>21</v>
+      </c>
+      <c r="D154" t="s">
+        <v>146</v>
+      </c>
+      <c r="E154" t="s">
+        <v>5</v>
+      </c>
+      <c r="F154" t="s">
+        <v>120</v>
+      </c>
+      <c r="G154" t="s">
+        <v>7</v>
+      </c>
+      <c r="H154" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" t="s">
+        <v>122</v>
+      </c>
+      <c r="C155" t="s">
+        <v>23</v>
+      </c>
+      <c r="D155" t="s">
+        <v>147</v>
+      </c>
+      <c r="E155" t="s">
+        <v>25</v>
+      </c>
+      <c r="F155" t="s">
+        <v>61</v>
+      </c>
+      <c r="G155" t="s">
+        <v>8</v>
+      </c>
+      <c r="H155" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>27</v>
+      </c>
+      <c r="B156" t="s">
+        <v>145</v>
+      </c>
+      <c r="C156" t="s">
+        <v>28</v>
+      </c>
+      <c r="D156" t="s">
+        <v>30</v>
+      </c>
+      <c r="E156" t="s">
+        <v>29</v>
+      </c>
+      <c r="F156" t="s">
+        <v>145</v>
+      </c>
+      <c r="G156" t="s">
+        <v>31</v>
+      </c>
+      <c r="H156" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>32</v>
+      </c>
+      <c r="B157" t="s">
+        <v>145</v>
+      </c>
+      <c r="C157" t="s">
+        <v>33</v>
+      </c>
+      <c r="D157" t="s">
+        <v>62</v>
+      </c>
+      <c r="E157" t="s">
+        <v>6</v>
+      </c>
+      <c r="F157" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B159" s="8"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8"/>
+      <c r="F159" s="8"/>
+      <c r="G159" s="8"/>
+      <c r="H159" s="8"/>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B161" s="9"/>
+      <c r="C161" s="9"/>
+      <c r="D161" s="9"/>
+      <c r="E161" s="9"/>
+      <c r="F161" s="9"/>
+      <c r="G161" s="9"/>
+      <c r="H161" s="9"/>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E162" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F162" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G162" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H162" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B163" s="3">
+        <v>10452044000106</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H163" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B164" s="13"/>
+      <c r="C164" s="13"/>
+      <c r="D164" s="13"/>
+      <c r="E164" s="13"/>
+      <c r="F164" s="13"/>
+      <c r="G164" s="13"/>
+      <c r="H164" s="13"/>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B166" s="14"/>
+      <c r="C166" s="14"/>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B167" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C167" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B168" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="C168" s="18" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B170" s="19"/>
+      <c r="C170" s="19"/>
+      <c r="D170" s="19"/>
+      <c r="E170" s="19"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B171" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C171" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D171" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E171" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B172" s="22" t="s">
+        <v>156</v>
+      </c>
+      <c r="C172" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D172" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="E172" s="22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B173" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="C173" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D173" s="27" t="s">
+        <v>157</v>
+      </c>
+      <c r="E173" s="26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" s="7"/>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B178" s="2"/>
+      <c r="C178" s="2"/>
+      <c r="D178" s="2"/>
+      <c r="E178" s="2"/>
+      <c r="F178" s="2"/>
+      <c r="G178" s="2"/>
+      <c r="H178" s="2"/>
+      <c r="I178" s="2"/>
+      <c r="J178" s="2"/>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C179" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E179" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G179" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H179" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I179" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J179" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C180" s="3"/>
+      <c r="D180" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F180" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G52" s="3" t="s">
+      <c r="G180" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H52" s="3" t="s">
+      <c r="H180" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I180" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J180" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>20</v>
+      </c>
+      <c r="B182" t="s">
+        <v>161</v>
+      </c>
+      <c r="C182" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182" t="s">
+        <v>163</v>
+      </c>
+      <c r="E182" t="s">
+        <v>5</v>
+      </c>
+      <c r="F182" t="s">
+        <v>14</v>
+      </c>
+      <c r="G182" t="s">
+        <v>7</v>
+      </c>
+      <c r="H182" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" t="s">
+        <v>18</v>
+      </c>
+      <c r="C183" t="s">
+        <v>23</v>
+      </c>
+      <c r="D183" t="s">
+        <v>24</v>
+      </c>
+      <c r="E183" t="s">
+        <v>25</v>
+      </c>
+      <c r="F183" t="s">
+        <v>26</v>
+      </c>
+      <c r="G183" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>27</v>
+      </c>
+      <c r="B184" t="s">
+        <v>107</v>
+      </c>
+      <c r="C184" t="s">
+        <v>28</v>
+      </c>
+      <c r="D184" t="s">
+        <v>107</v>
+      </c>
+      <c r="E184" t="s">
+        <v>29</v>
+      </c>
+      <c r="F184" t="s">
+        <v>30</v>
+      </c>
+      <c r="G184" t="s">
+        <v>31</v>
+      </c>
+      <c r="H184" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>32</v>
+      </c>
+      <c r="B185" t="s">
+        <v>30</v>
+      </c>
+      <c r="C185" t="s">
+        <v>33</v>
+      </c>
+      <c r="D185" t="s">
+        <v>34</v>
+      </c>
+      <c r="E185" t="s">
+        <v>6</v>
+      </c>
+      <c r="F185" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" s="7"/>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B190" s="2"/>
+      <c r="C190" s="2"/>
+      <c r="D190" s="2"/>
+      <c r="E190" s="2"/>
+      <c r="F190" s="2"/>
+      <c r="G190" s="2"/>
+      <c r="H190" s="2"/>
+      <c r="I190" s="2"/>
+      <c r="J190" s="2"/>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C191" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H191" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I191" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J191" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C192" s="3"/>
+      <c r="D192" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="J192" s="6" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
+        <v>20</v>
+      </c>
+      <c r="B194" t="s">
+        <v>167</v>
+      </c>
+      <c r="C194" t="s">
+        <v>21</v>
+      </c>
+      <c r="D194" t="s">
+        <v>171</v>
+      </c>
+      <c r="E194" t="s">
+        <v>5</v>
+      </c>
+      <c r="F194" t="s">
+        <v>168</v>
+      </c>
+      <c r="G194" t="s">
+        <v>7</v>
+      </c>
+      <c r="H194" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" t="s">
+        <v>122</v>
+      </c>
+      <c r="C195" t="s">
+        <v>23</v>
+      </c>
+      <c r="D195" t="s">
+        <v>147</v>
+      </c>
+      <c r="E195" t="s">
+        <v>25</v>
+      </c>
+      <c r="F195" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" t="s">
+        <v>8</v>
+      </c>
+      <c r="H195" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>27</v>
+      </c>
+      <c r="B196" t="s">
+        <v>170</v>
+      </c>
+      <c r="C196" t="s">
+        <v>28</v>
+      </c>
+      <c r="D196" t="s">
+        <v>170</v>
+      </c>
+      <c r="E196" t="s">
+        <v>29</v>
+      </c>
+      <c r="F196" t="s">
+        <v>170</v>
+      </c>
+      <c r="G196" t="s">
+        <v>31</v>
+      </c>
+      <c r="H196" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>32</v>
+      </c>
+      <c r="B197" t="s">
+        <v>170</v>
+      </c>
+      <c r="C197" t="s">
+        <v>33</v>
+      </c>
+      <c r="D197" t="s">
+        <v>62</v>
+      </c>
+      <c r="E197" t="s">
+        <v>6</v>
+      </c>
+      <c r="F197" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="I52" s="6" t="s">
-[...5 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B199" s="8"/>
+      <c r="C199" s="8"/>
+      <c r="D199" s="8"/>
+      <c r="E199" s="8"/>
+      <c r="F199" s="8"/>
+      <c r="G199" s="8"/>
+      <c r="H199" s="8"/>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B201" s="9"/>
+      <c r="C201" s="9"/>
+      <c r="D201" s="9"/>
+      <c r="E201" s="9"/>
+      <c r="F201" s="9"/>
+      <c r="G201" s="9"/>
+      <c r="H201" s="9"/>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F202" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G202" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H202" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="B204" s="13"/>
+      <c r="C204" s="13"/>
+      <c r="D204" s="13"/>
+      <c r="E204" s="13"/>
+      <c r="F204" s="13"/>
+      <c r="G204" s="13"/>
+      <c r="H204" s="13"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B206" s="14"/>
+      <c r="C206" s="14"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B207" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C207" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B208" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="C208" s="18" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" s="19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B210" s="19"/>
+      <c r="C210" s="19"/>
+      <c r="D210" s="19"/>
+      <c r="E210" s="19"/>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B211" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C211" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D211" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E211" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="B212" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="C212" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D212" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E212" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" s="7"/>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B217" s="2"/>
+      <c r="C217" s="2"/>
+      <c r="D217" s="2"/>
+      <c r="E217" s="2"/>
+      <c r="F217" s="2"/>
+      <c r="G217" s="2"/>
+      <c r="H217" s="2"/>
+      <c r="I217" s="2"/>
+      <c r="J217" s="2"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D218" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E218" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G218" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H218" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I218" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J218" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C219" s="3"/>
+      <c r="D219" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I219" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="J219" s="6"/>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" t="s">
         <v>20</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B221" t="s">
+        <v>143</v>
+      </c>
+      <c r="C221" t="s">
+        <v>21</v>
+      </c>
+      <c r="D221" t="s">
+        <v>188</v>
+      </c>
+      <c r="E221" t="s">
+        <v>5</v>
+      </c>
+      <c r="F221" t="s">
+        <v>120</v>
+      </c>
+      <c r="G221" t="s">
+        <v>7</v>
+      </c>
+      <c r="H221" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" t="s">
+        <v>122</v>
+      </c>
+      <c r="C222" t="s">
+        <v>23</v>
+      </c>
+      <c r="D222" t="s">
+        <v>189</v>
+      </c>
+      <c r="E222" t="s">
+        <v>25</v>
+      </c>
+      <c r="F222" t="s">
         <v>61</v>
       </c>
-      <c r="C54" t="s">
+      <c r="G222" t="s">
+        <v>8</v>
+      </c>
+      <c r="H222" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>27</v>
+      </c>
+      <c r="B223" t="s">
+        <v>187</v>
+      </c>
+      <c r="C223" t="s">
+        <v>28</v>
+      </c>
+      <c r="D223" t="s">
+        <v>30</v>
+      </c>
+      <c r="E223" t="s">
+        <v>29</v>
+      </c>
+      <c r="F223" t="s">
+        <v>187</v>
+      </c>
+      <c r="G223" t="s">
+        <v>31</v>
+      </c>
+      <c r="H223" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>32</v>
+      </c>
+      <c r="B224" t="s">
+        <v>187</v>
+      </c>
+      <c r="C224" t="s">
+        <v>33</v>
+      </c>
+      <c r="D224" t="s">
+        <v>62</v>
+      </c>
+      <c r="E224" t="s">
+        <v>6</v>
+      </c>
+      <c r="F224" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B226" s="8"/>
+      <c r="C226" s="8"/>
+      <c r="D226" s="8"/>
+      <c r="E226" s="8"/>
+      <c r="F226" s="8"/>
+      <c r="G226" s="8"/>
+      <c r="H226" s="8"/>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="B228" s="9"/>
+      <c r="C228" s="9"/>
+      <c r="D228" s="9"/>
+      <c r="E228" s="9"/>
+      <c r="F228" s="9"/>
+      <c r="G228" s="9"/>
+      <c r="H228" s="9"/>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C229" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F229" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G229" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H229" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H230" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="B231" s="13"/>
+      <c r="C231" s="13"/>
+      <c r="D231" s="13"/>
+      <c r="E231" s="13"/>
+      <c r="F231" s="13"/>
+      <c r="G231" s="13"/>
+      <c r="H231" s="13"/>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B233" s="14"/>
+      <c r="C233" s="14"/>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B234" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C234" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" s="17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B235" s="17" t="s">
+        <v>198</v>
+      </c>
+      <c r="C235" s="18" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B237" s="19"/>
+      <c r="C237" s="19"/>
+      <c r="D237" s="19"/>
+      <c r="E237" s="19"/>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B238" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C238" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D238" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E238" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B239" s="22" t="s">
+        <v>201</v>
+      </c>
+      <c r="C239" s="22" t="s">
+        <v>191</v>
+      </c>
+      <c r="D239" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="E239" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="7"/>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B244" s="2"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="E244" s="2"/>
+      <c r="F244" s="2"/>
+      <c r="G244" s="2"/>
+      <c r="H244" s="2"/>
+      <c r="I244" s="2"/>
+      <c r="J244" s="2"/>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D245" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F245" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G245" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C246" s="3"/>
+      <c r="D246" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J246" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>20</v>
+      </c>
+      <c r="B248" t="s">
+        <v>204</v>
+      </c>
+      <c r="C248" t="s">
         <v>21</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D248" t="s">
+        <v>205</v>
+      </c>
+      <c r="E248" t="s">
+        <v>5</v>
+      </c>
+      <c r="F248" t="s">
+        <v>14</v>
+      </c>
+      <c r="G248" t="s">
+        <v>7</v>
+      </c>
+      <c r="H248" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" t="s">
+        <v>122</v>
+      </c>
+      <c r="C249" t="s">
+        <v>23</v>
+      </c>
+      <c r="D249" t="s">
+        <v>147</v>
+      </c>
+      <c r="E249" t="s">
+        <v>25</v>
+      </c>
+      <c r="F249" t="s">
+        <v>206</v>
+      </c>
+      <c r="G249" t="s">
+        <v>8</v>
+      </c>
+      <c r="H249" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>27</v>
+      </c>
+      <c r="B250" t="s">
+        <v>107</v>
+      </c>
+      <c r="C250" t="s">
+        <v>28</v>
+      </c>
+      <c r="D250" t="s">
+        <v>107</v>
+      </c>
+      <c r="E250" t="s">
+        <v>29</v>
+      </c>
+      <c r="F250" t="s">
+        <v>107</v>
+      </c>
+      <c r="G250" t="s">
+        <v>31</v>
+      </c>
+      <c r="H250" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>32</v>
+      </c>
+      <c r="B251" t="s">
+        <v>107</v>
+      </c>
+      <c r="C251" t="s">
+        <v>33</v>
+      </c>
+      <c r="D251" t="s">
+        <v>62</v>
+      </c>
+      <c r="E251" t="s">
+        <v>6</v>
+      </c>
+      <c r="F251" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B253" s="8"/>
+      <c r="C253" s="8"/>
+      <c r="D253" s="8"/>
+      <c r="E253" s="8"/>
+      <c r="F253" s="8"/>
+      <c r="G253" s="8"/>
+      <c r="H253" s="8"/>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B255" s="9"/>
+      <c r="C255" s="9"/>
+      <c r="D255" s="9"/>
+      <c r="E255" s="9"/>
+      <c r="F255" s="9"/>
+      <c r="G255" s="9"/>
+      <c r="H255" s="9"/>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="E54" t="s">
+      <c r="B256" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C256" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F256" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G256" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H256" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="B258" s="13"/>
+      <c r="C258" s="13"/>
+      <c r="D258" s="13"/>
+      <c r="E258" s="13"/>
+      <c r="F258" s="13"/>
+      <c r="G258" s="13"/>
+      <c r="H258" s="13"/>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="B260" s="14"/>
+      <c r="C260" s="14"/>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B261" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C261" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" s="17" t="s">
+        <v>211</v>
+      </c>
+      <c r="B262" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="C262" s="18" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" s="19" t="s">
+        <v>213</v>
+      </c>
+      <c r="B264" s="19"/>
+      <c r="C264" s="19"/>
+      <c r="D264" s="19"/>
+      <c r="E264" s="19"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B265" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C265" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D265" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E265" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" s="22" t="s">
+        <v>214</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="C266" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D266" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E266" s="22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" s="7"/>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="B271" s="2"/>
+      <c r="C271" s="2"/>
+      <c r="D271" s="2"/>
+      <c r="E271" s="2"/>
+      <c r="F271" s="2"/>
+      <c r="G271" s="2"/>
+      <c r="H271" s="2"/>
+      <c r="I271" s="2"/>
+      <c r="J271" s="2"/>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C272" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D272" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="F54" t="s">
+      <c r="E272" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F272" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G272" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H272" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I272" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J272" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C273" s="3"/>
+      <c r="D273" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I273" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="J273" s="6" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>20</v>
+      </c>
+      <c r="B275" t="s">
+        <v>218</v>
+      </c>
+      <c r="C275" t="s">
+        <v>21</v>
+      </c>
+      <c r="D275" t="s">
+        <v>221</v>
+      </c>
+      <c r="E275" t="s">
+        <v>5</v>
+      </c>
+      <c r="F275" t="s">
+        <v>14</v>
+      </c>
+      <c r="G275" t="s">
+        <v>7</v>
+      </c>
+      <c r="H275" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" t="s">
+        <v>122</v>
+      </c>
+      <c r="C276" t="s">
+        <v>23</v>
+      </c>
+      <c r="D276" t="s">
+        <v>222</v>
+      </c>
+      <c r="E276" t="s">
+        <v>25</v>
+      </c>
+      <c r="F276" t="s">
+        <v>26</v>
+      </c>
+      <c r="G276" t="s">
+        <v>8</v>
+      </c>
+      <c r="H276" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
+        <v>27</v>
+      </c>
+      <c r="B277" t="s">
+        <v>220</v>
+      </c>
+      <c r="C277" t="s">
+        <v>28</v>
+      </c>
+      <c r="D277" t="s">
+        <v>220</v>
+      </c>
+      <c r="E277" t="s">
+        <v>29</v>
+      </c>
+      <c r="F277" t="s">
+        <v>220</v>
+      </c>
+      <c r="G277" t="s">
+        <v>31</v>
+      </c>
+      <c r="H277" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>32</v>
+      </c>
+      <c r="B278" t="s">
+        <v>220</v>
+      </c>
+      <c r="C278" t="s">
+        <v>33</v>
+      </c>
+      <c r="D278" t="s">
         <v>62</v>
       </c>
-      <c r="G54" t="s">
+      <c r="E278" t="s">
+        <v>6</v>
+      </c>
+      <c r="F278" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B280" s="8"/>
+      <c r="C280" s="8"/>
+      <c r="D280" s="8"/>
+      <c r="E280" s="8"/>
+      <c r="F280" s="8"/>
+      <c r="G280" s="8"/>
+      <c r="H280" s="8"/>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B282" s="9"/>
+      <c r="C282" s="9"/>
+      <c r="D282" s="9"/>
+      <c r="E282" s="9"/>
+      <c r="F282" s="9"/>
+      <c r="G282" s="9"/>
+      <c r="H282" s="9"/>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C283" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D283" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E283" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F283" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G283" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H283" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H284" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="B285" s="13"/>
+      <c r="C285" s="13"/>
+      <c r="D285" s="13"/>
+      <c r="E285" s="13"/>
+      <c r="F285" s="13"/>
+      <c r="G285" s="13"/>
+      <c r="H285" s="13"/>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B287" s="14"/>
+      <c r="C287" s="14"/>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B288" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C288" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" s="17" t="s">
+        <v>231</v>
+      </c>
+      <c r="B289" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="C289" s="18" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" s="19" t="s">
+        <v>233</v>
+      </c>
+      <c r="B291" s="19"/>
+      <c r="C291" s="19"/>
+      <c r="D291" s="19"/>
+      <c r="E291" s="19"/>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B292" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C292" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D292" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E292" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="B293" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C293" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="D293" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="E293" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" s="7"/>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="B298" s="2"/>
+      <c r="C298" s="2"/>
+      <c r="D298" s="2"/>
+      <c r="E298" s="2"/>
+      <c r="F298" s="2"/>
+      <c r="G298" s="2"/>
+      <c r="H298" s="2"/>
+      <c r="I298" s="2"/>
+      <c r="J298" s="2"/>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D299" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E299" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F299" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H54" t="s">
+      <c r="G299" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H299" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I299" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J299" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C300" s="3"/>
+      <c r="D300" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F300" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" t="s">
+      <c r="G300" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I300" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J300" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>20</v>
+      </c>
+      <c r="B302" t="s">
+        <v>237</v>
+      </c>
+      <c r="C302" t="s">
+        <v>21</v>
+      </c>
+      <c r="D302" t="s">
+        <v>239</v>
+      </c>
+      <c r="E302" t="s">
+        <v>5</v>
+      </c>
+      <c r="F302" t="s">
+        <v>14</v>
+      </c>
+      <c r="G302" t="s">
+        <v>7</v>
+      </c>
+      <c r="H302" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
         <v>9</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B303" t="s">
+        <v>18</v>
+      </c>
+      <c r="C303" t="s">
+        <v>23</v>
+      </c>
+      <c r="D303" t="s">
+        <v>24</v>
+      </c>
+      <c r="E303" t="s">
+        <v>25</v>
+      </c>
+      <c r="F303" t="s">
+        <v>26</v>
+      </c>
+      <c r="G303" t="s">
+        <v>8</v>
+      </c>
+      <c r="H303" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
+        <v>27</v>
+      </c>
+      <c r="B304" t="s">
+        <v>58</v>
+      </c>
+      <c r="C304" t="s">
+        <v>28</v>
+      </c>
+      <c r="D304" t="s">
+        <v>58</v>
+      </c>
+      <c r="E304" t="s">
+        <v>29</v>
+      </c>
+      <c r="F304" t="s">
+        <v>30</v>
+      </c>
+      <c r="G304" t="s">
+        <v>31</v>
+      </c>
+      <c r="H304" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>32</v>
+      </c>
+      <c r="B305" t="s">
+        <v>30</v>
+      </c>
+      <c r="C305" t="s">
+        <v>33</v>
+      </c>
+      <c r="D305" t="s">
+        <v>34</v>
+      </c>
+      <c r="E305" t="s">
+        <v>6</v>
+      </c>
+      <c r="F305" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" s="7"/>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="B310" s="2"/>
+      <c r="C310" s="2"/>
+      <c r="D310" s="2"/>
+      <c r="E310" s="2"/>
+      <c r="F310" s="2"/>
+      <c r="G310" s="2"/>
+      <c r="H310" s="2"/>
+      <c r="I310" s="2"/>
+      <c r="J310" s="2"/>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C311" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D311" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E311" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F311" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G311" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H311" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I311" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J311" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C312" s="3"/>
+      <c r="D312" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I312" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J312" s="6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" t="s">
+        <v>20</v>
+      </c>
+      <c r="B314" t="s">
+        <v>242</v>
+      </c>
+      <c r="C314" t="s">
+        <v>21</v>
+      </c>
+      <c r="D314" t="s">
+        <v>239</v>
+      </c>
+      <c r="E314" t="s">
+        <v>5</v>
+      </c>
+      <c r="F314" t="s">
+        <v>14</v>
+      </c>
+      <c r="G314" t="s">
+        <v>7</v>
+      </c>
+      <c r="H314" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" t="s">
+        <v>18</v>
+      </c>
+      <c r="C315" t="s">
+        <v>23</v>
+      </c>
+      <c r="D315" t="s">
+        <v>24</v>
+      </c>
+      <c r="E315" t="s">
+        <v>25</v>
+      </c>
+      <c r="F315" t="s">
+        <v>224</v>
+      </c>
+      <c r="G315" t="s">
+        <v>8</v>
+      </c>
+      <c r="H315" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" t="s">
+        <v>27</v>
+      </c>
+      <c r="B316" t="s">
+        <v>145</v>
+      </c>
+      <c r="C316" t="s">
+        <v>28</v>
+      </c>
+      <c r="D316" t="s">
+        <v>145</v>
+      </c>
+      <c r="E316" t="s">
+        <v>29</v>
+      </c>
+      <c r="F316" t="s">
+        <v>30</v>
+      </c>
+      <c r="G316" t="s">
+        <v>31</v>
+      </c>
+      <c r="H316" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" t="s">
+        <v>32</v>
+      </c>
+      <c r="B317" t="s">
+        <v>30</v>
+      </c>
+      <c r="C317" t="s">
+        <v>33</v>
+      </c>
+      <c r="D317" t="s">
+        <v>34</v>
+      </c>
+      <c r="E317" t="s">
+        <v>6</v>
+      </c>
+      <c r="F317" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" s="7"/>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B322" s="2"/>
+      <c r="C322" s="2"/>
+      <c r="D322" s="2"/>
+      <c r="E322" s="2"/>
+      <c r="F322" s="2"/>
+      <c r="G322" s="2"/>
+      <c r="H322" s="2"/>
+      <c r="I322" s="2"/>
+      <c r="J322" s="2"/>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D323" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E323" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G323" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H323" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I323" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J323" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C324" s="3"/>
+      <c r="D324" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I324" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="J324" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" t="s">
+        <v>20</v>
+      </c>
+      <c r="B326" t="s">
+        <v>247</v>
+      </c>
+      <c r="C326" t="s">
+        <v>21</v>
+      </c>
+      <c r="D326" t="s">
+        <v>250</v>
+      </c>
+      <c r="E326" t="s">
+        <v>5</v>
+      </c>
+      <c r="F326" t="s">
+        <v>14</v>
+      </c>
+      <c r="G326" t="s">
+        <v>7</v>
+      </c>
+      <c r="H326" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" t="s">
+        <v>122</v>
+      </c>
+      <c r="C327" t="s">
+        <v>23</v>
+      </c>
+      <c r="D327" t="s">
+        <v>147</v>
+      </c>
+      <c r="E327" t="s">
+        <v>25</v>
+      </c>
+      <c r="G327" t="s">
+        <v>8</v>
+      </c>
+      <c r="H327" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" t="s">
+        <v>27</v>
+      </c>
+      <c r="B328" t="s">
+        <v>249</v>
+      </c>
+      <c r="C328" t="s">
+        <v>28</v>
+      </c>
+      <c r="D328" t="s">
+        <v>249</v>
+      </c>
+      <c r="E328" t="s">
+        <v>29</v>
+      </c>
+      <c r="F328" t="s">
+        <v>249</v>
+      </c>
+      <c r="G328" t="s">
+        <v>31</v>
+      </c>
+      <c r="H328" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" t="s">
+        <v>32</v>
+      </c>
+      <c r="B329" t="s">
+        <v>249</v>
+      </c>
+      <c r="C329" t="s">
+        <v>33</v>
+      </c>
+      <c r="D329" t="s">
+        <v>62</v>
+      </c>
+      <c r="E329" t="s">
+        <v>6</v>
+      </c>
+      <c r="F329" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C55" t="s">
+      <c r="B331" s="8"/>
+      <c r="C331" s="8"/>
+      <c r="D331" s="8"/>
+      <c r="E331" s="8"/>
+      <c r="F331" s="8"/>
+      <c r="G331" s="8"/>
+      <c r="H331" s="8"/>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="B333" s="9"/>
+      <c r="C333" s="9"/>
+      <c r="D333" s="9"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="9"/>
+      <c r="G333" s="9"/>
+      <c r="H333" s="9"/>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C334" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D334" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E334" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F334" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G334" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H334" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B336" s="13"/>
+      <c r="C336" s="13"/>
+      <c r="D336" s="13"/>
+      <c r="E336" s="13"/>
+      <c r="F336" s="13"/>
+      <c r="G336" s="13"/>
+      <c r="H336" s="13"/>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="B338" s="14"/>
+      <c r="C338" s="14"/>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B339" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C339" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" s="17" t="s">
+        <v>255</v>
+      </c>
+      <c r="B340" s="17" t="s">
+        <v>256</v>
+      </c>
+      <c r="C340" s="18" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" s="19" t="s">
+        <v>257</v>
+      </c>
+      <c r="B342" s="19"/>
+      <c r="C342" s="19"/>
+      <c r="D342" s="19"/>
+      <c r="E342" s="19"/>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B343" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C343" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D343" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E343" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="B344" s="22" t="s">
+        <v>259</v>
+      </c>
+      <c r="C344" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D344" s="23" t="s">
+        <v>249</v>
+      </c>
+      <c r="E344" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" s="7"/>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B349" s="2"/>
+      <c r="C349" s="2"/>
+      <c r="D349" s="2"/>
+      <c r="E349" s="2"/>
+      <c r="F349" s="2"/>
+      <c r="G349" s="2"/>
+      <c r="H349" s="2"/>
+      <c r="I349" s="2"/>
+      <c r="J349" s="2"/>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B350" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C350" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D350" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E350" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F350" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G350" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H350" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J350" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C351" s="3"/>
+      <c r="D351" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I351" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="J351" s="6" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" t="s">
+        <v>20</v>
+      </c>
+      <c r="B353" t="s">
+        <v>262</v>
+      </c>
+      <c r="C353" t="s">
+        <v>21</v>
+      </c>
+      <c r="D353" t="s">
+        <v>250</v>
+      </c>
+      <c r="E353" t="s">
+        <v>5</v>
+      </c>
+      <c r="F353" t="s">
+        <v>14</v>
+      </c>
+      <c r="G353" t="s">
+        <v>7</v>
+      </c>
+      <c r="H353" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" t="s">
+        <v>122</v>
+      </c>
+      <c r="C354" t="s">
         <v>23</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D354" t="s">
+        <v>147</v>
+      </c>
+      <c r="E354" t="s">
+        <v>25</v>
+      </c>
+      <c r="F354" t="s">
+        <v>26</v>
+      </c>
+      <c r="G354" t="s">
+        <v>8</v>
+      </c>
+      <c r="H354" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" t="s">
+        <v>27</v>
+      </c>
+      <c r="B355" t="s">
+        <v>263</v>
+      </c>
+      <c r="C355" t="s">
+        <v>28</v>
+      </c>
+      <c r="D355" t="s">
+        <v>263</v>
+      </c>
+      <c r="E355" t="s">
+        <v>29</v>
+      </c>
+      <c r="F355" t="s">
+        <v>263</v>
+      </c>
+      <c r="G355" t="s">
+        <v>31</v>
+      </c>
+      <c r="H355" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" t="s">
+        <v>32</v>
+      </c>
+      <c r="B356" t="s">
+        <v>263</v>
+      </c>
+      <c r="C356" t="s">
+        <v>33</v>
+      </c>
+      <c r="D356" t="s">
+        <v>62</v>
+      </c>
+      <c r="E356" t="s">
+        <v>6</v>
+      </c>
+      <c r="F356" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B358" s="8"/>
+      <c r="C358" s="8"/>
+      <c r="D358" s="8"/>
+      <c r="E358" s="8"/>
+      <c r="F358" s="8"/>
+      <c r="G358" s="8"/>
+      <c r="H358" s="8"/>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="B360" s="9"/>
+      <c r="C360" s="9"/>
+      <c r="D360" s="9"/>
+      <c r="E360" s="9"/>
+      <c r="F360" s="9"/>
+      <c r="G360" s="9"/>
+      <c r="H360" s="9"/>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B361" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="E55" t="s">
+      <c r="C361" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E361" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F361" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G361" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H361" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G362" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H362" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B363" s="13"/>
+      <c r="C363" s="13"/>
+      <c r="D363" s="13"/>
+      <c r="E363" s="13"/>
+      <c r="F363" s="13"/>
+      <c r="G363" s="13"/>
+      <c r="H363" s="13"/>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="B365" s="14"/>
+      <c r="C365" s="14"/>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B366" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C366" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="B367" s="17" t="s">
+        <v>250</v>
+      </c>
+      <c r="C367" s="18" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="B369" s="19"/>
+      <c r="C369" s="19"/>
+      <c r="D369" s="19"/>
+      <c r="E369" s="19"/>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B370" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C370" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D370" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E370" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" s="22" t="s">
+        <v>258</v>
+      </c>
+      <c r="B371" s="22" t="s">
+        <v>259</v>
+      </c>
+      <c r="C371" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D371" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="E371" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" s="7"/>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B376" s="2"/>
+      <c r="C376" s="2"/>
+      <c r="D376" s="2"/>
+      <c r="E376" s="2"/>
+      <c r="F376" s="2"/>
+      <c r="G376" s="2"/>
+      <c r="H376" s="2"/>
+      <c r="I376" s="2"/>
+      <c r="J376" s="2"/>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B377" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C377" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D377" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E377" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F377" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G377" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H377" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I377" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J377" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B378" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C378" s="3"/>
+      <c r="D378" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E378" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F378" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G378" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H378" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I378" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="J378" s="6" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
+        <v>20</v>
+      </c>
+      <c r="B380" t="s">
+        <v>270</v>
+      </c>
+      <c r="C380" t="s">
+        <v>21</v>
+      </c>
+      <c r="D380" t="s">
+        <v>272</v>
+      </c>
+      <c r="E380" t="s">
+        <v>5</v>
+      </c>
+      <c r="F380" t="s">
+        <v>14</v>
+      </c>
+      <c r="G380" t="s">
+        <v>7</v>
+      </c>
+      <c r="H380" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" t="s">
+        <v>9</v>
+      </c>
+      <c r="B381" t="s">
+        <v>122</v>
+      </c>
+      <c r="C381" t="s">
+        <v>23</v>
+      </c>
+      <c r="D381" t="s">
+        <v>273</v>
+      </c>
+      <c r="E381" t="s">
         <v>25</v>
       </c>
-      <c r="G55" t="s">
+      <c r="G381" t="s">
         <v>8</v>
       </c>
-      <c r="H55" t="s">
+      <c r="H381" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
-      <c r="A56" t="s">
+    <row r="382" spans="1:10">
+      <c r="A382" t="s">
         <v>27</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="B382" t="s">
+        <v>187</v>
+      </c>
+      <c r="C382" t="s">
         <v>28</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D382" t="s">
+        <v>187</v>
+      </c>
+      <c r="E382" t="s">
+        <v>29</v>
+      </c>
+      <c r="F382" t="s">
+        <v>187</v>
+      </c>
+      <c r="G382" t="s">
+        <v>31</v>
+      </c>
+      <c r="H382" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" t="s">
+        <v>32</v>
+      </c>
+      <c r="B383" t="s">
+        <v>187</v>
+      </c>
+      <c r="C383" t="s">
+        <v>33</v>
+      </c>
+      <c r="D383" t="s">
+        <v>62</v>
+      </c>
+      <c r="E383" t="s">
+        <v>6</v>
+      </c>
+      <c r="F383" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B385" s="8"/>
+      <c r="C385" s="8"/>
+      <c r="D385" s="8"/>
+      <c r="E385" s="8"/>
+      <c r="F385" s="8"/>
+      <c r="G385" s="8"/>
+      <c r="H385" s="8"/>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="B387" s="9"/>
+      <c r="C387" s="9"/>
+      <c r="D387" s="9"/>
+      <c r="E387" s="9"/>
+      <c r="F387" s="9"/>
+      <c r="G387" s="9"/>
+      <c r="H387" s="9"/>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C388" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D388" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E388" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F388" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G388" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H388" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B389" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C389" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D389" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E389" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F389" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G389" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H389" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E56" t="s">
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="B390" s="13"/>
+      <c r="C390" s="13"/>
+      <c r="D390" s="13"/>
+      <c r="E390" s="13"/>
+      <c r="F390" s="13"/>
+      <c r="G390" s="13"/>
+      <c r="H390" s="13"/>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="B392" s="14"/>
+      <c r="C392" s="14"/>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B393" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C393" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" s="17" t="s">
+        <v>278</v>
+      </c>
+      <c r="B394" s="17" t="s">
+        <v>272</v>
+      </c>
+      <c r="C394" s="18" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" s="19" t="s">
+        <v>279</v>
+      </c>
+      <c r="B396" s="19"/>
+      <c r="C396" s="19"/>
+      <c r="D396" s="19"/>
+      <c r="E396" s="19"/>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B397" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C397" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D397" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E397" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="B398" s="22" t="s">
+        <v>281</v>
+      </c>
+      <c r="C398" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D398" s="23" t="s">
+        <v>187</v>
+      </c>
+      <c r="E398" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" s="7"/>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B403" s="2"/>
+      <c r="C403" s="2"/>
+      <c r="D403" s="2"/>
+      <c r="E403" s="2"/>
+      <c r="F403" s="2"/>
+      <c r="G403" s="2"/>
+      <c r="H403" s="2"/>
+      <c r="I403" s="2"/>
+      <c r="J403" s="2"/>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B404" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C404" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D404" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E404" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F404" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G404" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H404" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I404" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J404" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B405" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C405" s="3"/>
+      <c r="D405" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E405" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F405" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G405" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H405" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I405" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="J405" s="6" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" t="s">
+        <v>20</v>
+      </c>
+      <c r="B407" t="s">
+        <v>204</v>
+      </c>
+      <c r="C407" t="s">
+        <v>21</v>
+      </c>
+      <c r="D407" t="s">
+        <v>283</v>
+      </c>
+      <c r="E407" t="s">
+        <v>5</v>
+      </c>
+      <c r="F407" t="s">
+        <v>168</v>
+      </c>
+      <c r="G407" t="s">
+        <v>7</v>
+      </c>
+      <c r="H407" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" t="s">
+        <v>9</v>
+      </c>
+      <c r="B408" t="s">
+        <v>122</v>
+      </c>
+      <c r="C408" t="s">
+        <v>23</v>
+      </c>
+      <c r="D408" t="s">
+        <v>284</v>
+      </c>
+      <c r="E408" t="s">
+        <v>25</v>
+      </c>
+      <c r="F408" t="s">
+        <v>206</v>
+      </c>
+      <c r="G408" t="s">
+        <v>8</v>
+      </c>
+      <c r="H408" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" t="s">
+        <v>27</v>
+      </c>
+      <c r="B409" t="s">
+        <v>282</v>
+      </c>
+      <c r="C409" t="s">
+        <v>28</v>
+      </c>
+      <c r="D409" t="s">
+        <v>282</v>
+      </c>
+      <c r="E409" t="s">
         <v>29</v>
       </c>
-      <c r="F56" t="s">
-[...2 lines deleted...]
-      <c r="G56" t="s">
+      <c r="F409" t="s">
+        <v>282</v>
+      </c>
+      <c r="G409" t="s">
         <v>31</v>
       </c>
-      <c r="H56" t="s">
-[...4 lines deleted...]
-      <c r="A57" t="s">
+      <c r="H409" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" t="s">
         <v>32</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="B410" t="s">
+        <v>282</v>
+      </c>
+      <c r="C410" t="s">
         <v>33</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D410" t="s">
+        <v>62</v>
+      </c>
+      <c r="E410" t="s">
+        <v>6</v>
+      </c>
+      <c r="F410" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B412" s="8"/>
+      <c r="C412" s="8"/>
+      <c r="D412" s="8"/>
+      <c r="E412" s="8"/>
+      <c r="F412" s="8"/>
+      <c r="G412" s="8"/>
+      <c r="H412" s="8"/>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="B414" s="9"/>
+      <c r="C414" s="9"/>
+      <c r="D414" s="9"/>
+      <c r="E414" s="9"/>
+      <c r="F414" s="9"/>
+      <c r="G414" s="9"/>
+      <c r="H414" s="9"/>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C415" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="E57" t="s">
+      <c r="D415" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E415" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F415" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G415" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H415" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B416" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D416" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E416" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F416" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G416" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H416" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="B417" s="13"/>
+      <c r="C417" s="13"/>
+      <c r="D417" s="13"/>
+      <c r="E417" s="13"/>
+      <c r="F417" s="13"/>
+      <c r="G417" s="13"/>
+      <c r="H417" s="13"/>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="B419" s="14"/>
+      <c r="C419" s="14"/>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B420" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C420" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" s="17" t="s">
+        <v>288</v>
+      </c>
+      <c r="B421" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="C421" s="18" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" s="19" t="s">
+        <v>290</v>
+      </c>
+      <c r="B423" s="19"/>
+      <c r="C423" s="19"/>
+      <c r="D423" s="19"/>
+      <c r="E423" s="19"/>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B424" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C424" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D424" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E424" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" s="22" t="s">
+        <v>291</v>
+      </c>
+      <c r="B425" s="22" t="s">
+        <v>289</v>
+      </c>
+      <c r="C425" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D425" s="23" t="s">
+        <v>282</v>
+      </c>
+      <c r="E425" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" s="7"/>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B430" s="2"/>
+      <c r="C430" s="2"/>
+      <c r="D430" s="2"/>
+      <c r="E430" s="2"/>
+      <c r="F430" s="2"/>
+      <c r="G430" s="2"/>
+      <c r="H430" s="2"/>
+      <c r="I430" s="2"/>
+      <c r="J430" s="2"/>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C431" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D431" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E431" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F431" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G431" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H431" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I431" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J431" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B432" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C432" s="3"/>
+      <c r="D432" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E432" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F432" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G432" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H432" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I432" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J432" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
+        <v>20</v>
+      </c>
+      <c r="B434" t="s">
+        <v>294</v>
+      </c>
+      <c r="C434" t="s">
+        <v>21</v>
+      </c>
+      <c r="D434" t="s">
+        <v>283</v>
+      </c>
+      <c r="E434" t="s">
+        <v>5</v>
+      </c>
+      <c r="F434" t="s">
+        <v>168</v>
+      </c>
+      <c r="G434" t="s">
+        <v>7</v>
+      </c>
+      <c r="H434" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
+        <v>9</v>
+      </c>
+      <c r="B435" t="s">
+        <v>122</v>
+      </c>
+      <c r="C435" t="s">
+        <v>23</v>
+      </c>
+      <c r="D435" t="s">
+        <v>273</v>
+      </c>
+      <c r="E435" t="s">
+        <v>25</v>
+      </c>
+      <c r="F435" t="s">
+        <v>206</v>
+      </c>
+      <c r="G435" t="s">
+        <v>8</v>
+      </c>
+      <c r="H435" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
+        <v>27</v>
+      </c>
+      <c r="B436" t="s">
+        <v>58</v>
+      </c>
+      <c r="C436" t="s">
+        <v>28</v>
+      </c>
+      <c r="D436" t="s">
+        <v>58</v>
+      </c>
+      <c r="E436" t="s">
+        <v>29</v>
+      </c>
+      <c r="F436" t="s">
+        <v>58</v>
+      </c>
+      <c r="G436" t="s">
+        <v>31</v>
+      </c>
+      <c r="H436" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" t="s">
+        <v>32</v>
+      </c>
+      <c r="B437" t="s">
+        <v>58</v>
+      </c>
+      <c r="C437" t="s">
+        <v>33</v>
+      </c>
+      <c r="D437" t="s">
+        <v>62</v>
+      </c>
+      <c r="E437" t="s">
+        <v>6</v>
+      </c>
+      <c r="F437" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B439" s="8"/>
+      <c r="C439" s="8"/>
+      <c r="D439" s="8"/>
+      <c r="E439" s="8"/>
+      <c r="F439" s="8"/>
+      <c r="G439" s="8"/>
+      <c r="H439" s="8"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="B441" s="9"/>
+      <c r="C441" s="9"/>
+      <c r="D441" s="9"/>
+      <c r="E441" s="9"/>
+      <c r="F441" s="9"/>
+      <c r="G441" s="9"/>
+      <c r="H441" s="9"/>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C442" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D442" s="10" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="8" t="s">
+      <c r="E442" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B59" s="8"/>
-[...8 lines deleted...]
-      <c r="A61" s="9" t="s">
+      <c r="F442" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="B61" s="9"/>
-[...8 lines deleted...]
-      <c r="A62" s="10" t="s">
+      <c r="G442" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B62" s="10" t="s">
+      <c r="H442" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="C62" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G62" s="10" t="s">
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B443" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="H62" s="11" t="s">
-[...7 lines deleted...]
-      <c r="B63" s="3" t="s">
+      <c r="C443" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="D443" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E443" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F443" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G443" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H443" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="B444" s="13"/>
+      <c r="C444" s="13"/>
+      <c r="D444" s="13"/>
+      <c r="E444" s="13"/>
+      <c r="F444" s="13"/>
+      <c r="G444" s="13"/>
+      <c r="H444" s="13"/>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="B446" s="14"/>
+      <c r="C446" s="14"/>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="C63" s="3" t="s">
+      <c r="B447" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="D63" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H63" s="6" t="s">
+      <c r="C447" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" s="17" t="s">
+        <v>300</v>
+      </c>
+      <c r="B448" s="17" t="s">
+        <v>301</v>
+      </c>
+      <c r="C448" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" s="19" t="s">
+        <v>302</v>
+      </c>
+      <c r="B450" s="19"/>
+      <c r="C450" s="19"/>
+      <c r="D450" s="19"/>
+      <c r="E450" s="19"/>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B451" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C451" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D451" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E451" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="B452" s="22" t="s">
+        <v>301</v>
+      </c>
+      <c r="C452" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D452" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E452" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" s="7"/>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B457" s="2"/>
+      <c r="C457" s="2"/>
+      <c r="D457" s="2"/>
+      <c r="E457" s="2"/>
+      <c r="F457" s="2"/>
+      <c r="G457" s="2"/>
+      <c r="H457" s="2"/>
+      <c r="I457" s="2"/>
+      <c r="J457" s="2"/>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B458" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C458" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D458" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E458" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F458" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G458" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H458" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I458" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J458" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B459" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C459" s="3"/>
+      <c r="D459" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E459" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F459" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G459" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H459" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I459" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J459" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>20</v>
+      </c>
+      <c r="B461" t="s">
+        <v>294</v>
+      </c>
+      <c r="C461" t="s">
+        <v>21</v>
+      </c>
+      <c r="D461" t="s">
+        <v>283</v>
+      </c>
+      <c r="E461" t="s">
+        <v>5</v>
+      </c>
+      <c r="F461" t="s">
+        <v>168</v>
+      </c>
+      <c r="G461" t="s">
+        <v>7</v>
+      </c>
+      <c r="H461" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" t="s">
+        <v>9</v>
+      </c>
+      <c r="B462" t="s">
+        <v>122</v>
+      </c>
+      <c r="C462" t="s">
+        <v>23</v>
+      </c>
+      <c r="D462" t="s">
+        <v>147</v>
+      </c>
+      <c r="E462" t="s">
+        <v>25</v>
+      </c>
+      <c r="F462" t="s">
+        <v>26</v>
+      </c>
+      <c r="G462" t="s">
+        <v>8</v>
+      </c>
+      <c r="H462" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" t="s">
+        <v>27</v>
+      </c>
+      <c r="B463" t="s">
+        <v>58</v>
+      </c>
+      <c r="C463" t="s">
+        <v>28</v>
+      </c>
+      <c r="D463" t="s">
+        <v>58</v>
+      </c>
+      <c r="E463" t="s">
+        <v>29</v>
+      </c>
+      <c r="F463" t="s">
+        <v>58</v>
+      </c>
+      <c r="G463" t="s">
+        <v>31</v>
+      </c>
+      <c r="H463" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" t="s">
+        <v>32</v>
+      </c>
+      <c r="B464" t="s">
+        <v>58</v>
+      </c>
+      <c r="C464" t="s">
+        <v>33</v>
+      </c>
+      <c r="D464" t="s">
+        <v>62</v>
+      </c>
+      <c r="E464" t="s">
+        <v>6</v>
+      </c>
+      <c r="F464" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B466" s="8"/>
+      <c r="C466" s="8"/>
+      <c r="D466" s="8"/>
+      <c r="E466" s="8"/>
+      <c r="F466" s="8"/>
+      <c r="G466" s="8"/>
+      <c r="H466" s="8"/>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="B468" s="9"/>
+      <c r="C468" s="9"/>
+      <c r="D468" s="9"/>
+      <c r="E468" s="9"/>
+      <c r="F468" s="9"/>
+      <c r="G468" s="9"/>
+      <c r="H468" s="9"/>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C469" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D469" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E469" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F469" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G469" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H469" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="B470" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D470" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E470" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F470" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G470" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H470" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="64" spans="1:10">
-      <c r="A64" s="12" t="s">
+    <row r="471" spans="1:10">
+      <c r="A471" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="B471" s="13"/>
+      <c r="C471" s="13"/>
+      <c r="D471" s="13"/>
+      <c r="E471" s="13"/>
+      <c r="F471" s="13"/>
+      <c r="G471" s="13"/>
+      <c r="H471" s="13"/>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="B473" s="14"/>
+      <c r="C473" s="14"/>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B474" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C474" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" s="17" t="s">
+        <v>300</v>
+      </c>
+      <c r="B475" s="17" t="s">
+        <v>301</v>
+      </c>
+      <c r="C475" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" s="19" t="s">
+        <v>308</v>
+      </c>
+      <c r="B477" s="19"/>
+      <c r="C477" s="19"/>
+      <c r="D477" s="19"/>
+      <c r="E477" s="19"/>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="B64" s="13"/>
-[...8 lines deleted...]
-      <c r="A66" s="14" t="s">
+      <c r="B478" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="B66" s="14"/>
-[...6 lines deleted...]
-      <c r="B67" s="15" t="s">
+      <c r="C478" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D478" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E478" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" s="22" t="s">
+        <v>303</v>
+      </c>
+      <c r="B479" s="22" t="s">
+        <v>301</v>
+      </c>
+      <c r="C479" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="D479" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E479" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="C67" s="16" t="s">
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" s="7"/>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="B484" s="2"/>
+      <c r="C484" s="2"/>
+      <c r="D484" s="2"/>
+      <c r="E484" s="2"/>
+      <c r="F484" s="2"/>
+      <c r="G484" s="2"/>
+      <c r="H484" s="2"/>
+      <c r="I484" s="2"/>
+      <c r="J484" s="2"/>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B485" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C485" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D485" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E485" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F485" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G485" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H485" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I485" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J485" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="B486" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C486" s="3"/>
+      <c r="D486" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E486" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F486" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G486" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H486" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I486" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J486" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" t="s">
+        <v>20</v>
+      </c>
+      <c r="B488" t="s">
+        <v>294</v>
+      </c>
+      <c r="C488" t="s">
+        <v>21</v>
+      </c>
+      <c r="D488" t="s">
+        <v>283</v>
+      </c>
+      <c r="E488" t="s">
+        <v>5</v>
+      </c>
+      <c r="F488" t="s">
+        <v>14</v>
+      </c>
+      <c r="G488" t="s">
+        <v>7</v>
+      </c>
+      <c r="H488" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" t="s">
+        <v>9</v>
+      </c>
+      <c r="B489" t="s">
+        <v>122</v>
+      </c>
+      <c r="C489" t="s">
+        <v>23</v>
+      </c>
+      <c r="D489" t="s">
+        <v>147</v>
+      </c>
+      <c r="E489" t="s">
+        <v>25</v>
+      </c>
+      <c r="F489" t="s">
+        <v>206</v>
+      </c>
+      <c r="G489" t="s">
+        <v>8</v>
+      </c>
+      <c r="H489" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" t="s">
+        <v>27</v>
+      </c>
+      <c r="B490" t="s">
+        <v>58</v>
+      </c>
+      <c r="C490" t="s">
+        <v>28</v>
+      </c>
+      <c r="D490" t="s">
+        <v>58</v>
+      </c>
+      <c r="E490" t="s">
+        <v>29</v>
+      </c>
+      <c r="F490" t="s">
+        <v>58</v>
+      </c>
+      <c r="G490" t="s">
         <v>31</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C71" s="20" t="s">
+      <c r="H490" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" t="s">
+        <v>32</v>
+      </c>
+      <c r="B491" t="s">
+        <v>58</v>
+      </c>
+      <c r="C491" t="s">
+        <v>33</v>
+      </c>
+      <c r="D491" t="s">
+        <v>62</v>
+      </c>
+      <c r="E491" t="s">
+        <v>6</v>
+      </c>
+      <c r="F491" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B493" s="8"/>
+      <c r="C493" s="8"/>
+      <c r="D493" s="8"/>
+      <c r="E493" s="8"/>
+      <c r="F493" s="8"/>
+      <c r="G493" s="8"/>
+      <c r="H493" s="8"/>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="B495" s="9"/>
+      <c r="C495" s="9"/>
+      <c r="D495" s="9"/>
+      <c r="E495" s="9"/>
+      <c r="F495" s="9"/>
+      <c r="G495" s="9"/>
+      <c r="H495" s="9"/>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C496" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D496" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E496" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F496" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G496" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="D71" s="21" t="s">
+      <c r="H496" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="B497" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D497" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E497" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F497" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G497" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H497" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="B498" s="13"/>
+      <c r="C498" s="13"/>
+      <c r="D498" s="13"/>
+      <c r="E498" s="13"/>
+      <c r="F498" s="13"/>
+      <c r="G498" s="13"/>
+      <c r="H498" s="13"/>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="B500" s="14"/>
+      <c r="C500" s="14"/>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B501" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C501" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" s="17" t="s">
+        <v>313</v>
+      </c>
+      <c r="B502" s="17" t="s">
+        <v>301</v>
+      </c>
+      <c r="C502" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="B504" s="19"/>
+      <c r="C504" s="19"/>
+      <c r="D504" s="19"/>
+      <c r="E504" s="19"/>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B505" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C505" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D505" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="E71" s="20" t="s">
+      <c r="E505" s="20" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="72" spans="1:10">
-[...34 lines deleted...]
-      <c r="A78" s="4" t="s">
+    <row r="506" spans="1:10">
+      <c r="A506" s="22" t="s">
+        <v>315</v>
+      </c>
+      <c r="B506" s="22" t="s">
+        <v>301</v>
+      </c>
+      <c r="C506" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="D506" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E506" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" s="7"/>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B511" s="2"/>
+      <c r="C511" s="2"/>
+      <c r="D511" s="2"/>
+      <c r="E511" s="2"/>
+      <c r="F511" s="2"/>
+      <c r="G511" s="2"/>
+      <c r="H511" s="2"/>
+      <c r="I511" s="2"/>
+      <c r="J511" s="2"/>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="4" t="s">
+      <c r="B512" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C78" s="4" t="s">
+      <c r="C512" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D78" s="4" t="s">
+      <c r="D512" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E78" s="4" t="s">
+      <c r="E512" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F78" s="4" t="s">
+      <c r="F512" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G78" s="4" t="s">
+      <c r="G512" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H78" s="4" t="s">
+      <c r="H512" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="I78" s="5" t="s">
+      <c r="I512" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J78" s="5" t="s">
+      <c r="J512" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="79" spans="1:10">
-[...13 lines deleted...]
-      <c r="F79" s="3" t="s">
+    <row r="513" spans="1:10">
+      <c r="A513" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B513" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C513" s="3"/>
+      <c r="D513" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E513" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F513" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G79" s="3" t="s">
+      <c r="G513" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="H79" s="3" t="s">
+      <c r="H513" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I513" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J513" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" t="s">
+        <v>20</v>
+      </c>
+      <c r="B515" t="s">
+        <v>204</v>
+      </c>
+      <c r="C515" t="s">
+        <v>21</v>
+      </c>
+      <c r="D515" t="s">
+        <v>316</v>
+      </c>
+      <c r="E515" t="s">
+        <v>5</v>
+      </c>
+      <c r="F515" t="s">
+        <v>168</v>
+      </c>
+      <c r="G515" t="s">
+        <v>7</v>
+      </c>
+      <c r="H515" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" t="s">
+        <v>9</v>
+      </c>
+      <c r="B516" t="s">
+        <v>122</v>
+      </c>
+      <c r="C516" t="s">
+        <v>23</v>
+      </c>
+      <c r="D516" t="s">
+        <v>273</v>
+      </c>
+      <c r="E516" t="s">
+        <v>25</v>
+      </c>
+      <c r="F516" t="s">
+        <v>206</v>
+      </c>
+      <c r="G516" t="s">
+        <v>8</v>
+      </c>
+      <c r="H516" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" t="s">
+        <v>27</v>
+      </c>
+      <c r="B517" t="s">
+        <v>58</v>
+      </c>
+      <c r="C517" t="s">
+        <v>28</v>
+      </c>
+      <c r="D517" t="s">
+        <v>58</v>
+      </c>
+      <c r="E517" t="s">
+        <v>29</v>
+      </c>
+      <c r="F517" t="s">
+        <v>58</v>
+      </c>
+      <c r="G517" t="s">
+        <v>31</v>
+      </c>
+      <c r="H517" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" t="s">
+        <v>32</v>
+      </c>
+      <c r="B518" t="s">
+        <v>58</v>
+      </c>
+      <c r="C518" t="s">
+        <v>33</v>
+      </c>
+      <c r="D518" t="s">
+        <v>62</v>
+      </c>
+      <c r="E518" t="s">
+        <v>6</v>
+      </c>
+      <c r="F518" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="I79" s="6" t="s">
-[...5 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B520" s="8"/>
+      <c r="C520" s="8"/>
+      <c r="D520" s="8"/>
+      <c r="E520" s="8"/>
+      <c r="F520" s="8"/>
+      <c r="G520" s="8"/>
+      <c r="H520" s="8"/>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="B522" s="9"/>
+      <c r="C522" s="9"/>
+      <c r="D522" s="9"/>
+      <c r="E522" s="9"/>
+      <c r="F522" s="9"/>
+      <c r="G522" s="9"/>
+      <c r="H522" s="9"/>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C523" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D523" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E523" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F523" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G523" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H523" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B524" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D524" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E524" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F524" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G524" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H524" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="B525" s="13"/>
+      <c r="C525" s="13"/>
+      <c r="D525" s="13"/>
+      <c r="E525" s="13"/>
+      <c r="F525" s="13"/>
+      <c r="G525" s="13"/>
+      <c r="H525" s="13"/>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="B527" s="14"/>
+      <c r="C527" s="14"/>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B528" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C528" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" s="17" t="s">
+        <v>320</v>
+      </c>
+      <c r="B529" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="C529" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" s="19" t="s">
+        <v>321</v>
+      </c>
+      <c r="B531" s="19"/>
+      <c r="C531" s="19"/>
+      <c r="D531" s="19"/>
+      <c r="E531" s="19"/>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B532" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C532" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D532" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E532" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="B533" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C533" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D533" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E533" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" s="7"/>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B538" s="2"/>
+      <c r="C538" s="2"/>
+      <c r="D538" s="2"/>
+      <c r="E538" s="2"/>
+      <c r="F538" s="2"/>
+      <c r="G538" s="2"/>
+      <c r="H538" s="2"/>
+      <c r="I538" s="2"/>
+      <c r="J538" s="2"/>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B539" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C539" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D539" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E539" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F539" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G539" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H539" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I539" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J539" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B540" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C540" s="3"/>
+      <c r="D540" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E540" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F540" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G540" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H540" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I540" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J540" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" t="s">
         <v>20</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="B542" t="s">
+        <v>204</v>
+      </c>
+      <c r="C542" t="s">
         <v>21</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81" t="s">
+      <c r="D542" t="s">
+        <v>316</v>
+      </c>
+      <c r="E542" t="s">
         <v>5</v>
       </c>
-      <c r="F81" t="s">
-[...2 lines deleted...]
-      <c r="G81" t="s">
+      <c r="F542" t="s">
+        <v>168</v>
+      </c>
+      <c r="G542" t="s">
         <v>7</v>
       </c>
-      <c r="H81" t="s">
+      <c r="H542" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="82" spans="1:10">
-      <c r="A82" t="s">
+    <row r="543" spans="1:10">
+      <c r="A543" t="s">
         <v>9</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B543" t="s">
+        <v>122</v>
+      </c>
+      <c r="C543" t="s">
+        <v>23</v>
+      </c>
+      <c r="D543" t="s">
+        <v>273</v>
+      </c>
+      <c r="E543" t="s">
+        <v>25</v>
+      </c>
+      <c r="F543" t="s">
+        <v>26</v>
+      </c>
+      <c r="G543" t="s">
+        <v>8</v>
+      </c>
+      <c r="H543" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" t="s">
+        <v>27</v>
+      </c>
+      <c r="B544" t="s">
+        <v>58</v>
+      </c>
+      <c r="C544" t="s">
+        <v>28</v>
+      </c>
+      <c r="D544" t="s">
+        <v>58</v>
+      </c>
+      <c r="E544" t="s">
+        <v>29</v>
+      </c>
+      <c r="F544" t="s">
+        <v>58</v>
+      </c>
+      <c r="G544" t="s">
+        <v>31</v>
+      </c>
+      <c r="H544" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" t="s">
+        <v>32</v>
+      </c>
+      <c r="B545" t="s">
+        <v>58</v>
+      </c>
+      <c r="C545" t="s">
+        <v>33</v>
+      </c>
+      <c r="D545" t="s">
+        <v>62</v>
+      </c>
+      <c r="E545" t="s">
+        <v>6</v>
+      </c>
+      <c r="F545" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C82" t="s">
+      <c r="B547" s="8"/>
+      <c r="C547" s="8"/>
+      <c r="D547" s="8"/>
+      <c r="E547" s="8"/>
+      <c r="F547" s="8"/>
+      <c r="G547" s="8"/>
+      <c r="H547" s="8"/>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="B549" s="9"/>
+      <c r="C549" s="9"/>
+      <c r="D549" s="9"/>
+      <c r="E549" s="9"/>
+      <c r="F549" s="9"/>
+      <c r="G549" s="9"/>
+      <c r="H549" s="9"/>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C550" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D550" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E550" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F550" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G550" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H550" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B551" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D551" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E551" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F551" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G551" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H551" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B552" s="13"/>
+      <c r="C552" s="13"/>
+      <c r="D552" s="13"/>
+      <c r="E552" s="13"/>
+      <c r="F552" s="13"/>
+      <c r="G552" s="13"/>
+      <c r="H552" s="13"/>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="B554" s="14"/>
+      <c r="C554" s="14"/>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B555" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C555" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" s="17" t="s">
+        <v>320</v>
+      </c>
+      <c r="B556" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="C556" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" s="19" t="s">
+        <v>321</v>
+      </c>
+      <c r="B558" s="19"/>
+      <c r="C558" s="19"/>
+      <c r="D558" s="19"/>
+      <c r="E558" s="19"/>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B559" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C559" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D559" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E559" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="B560" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C560" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D560" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E560" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" s="7"/>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B565" s="2"/>
+      <c r="C565" s="2"/>
+      <c r="D565" s="2"/>
+      <c r="E565" s="2"/>
+      <c r="F565" s="2"/>
+      <c r="G565" s="2"/>
+      <c r="H565" s="2"/>
+      <c r="I565" s="2"/>
+      <c r="J565" s="2"/>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B566" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C566" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D566" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E566" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F566" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G566" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H566" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I566" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J566" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B567" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C567" s="3"/>
+      <c r="D567" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E567" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F567" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G567" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H567" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I567" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J567" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" t="s">
+        <v>20</v>
+      </c>
+      <c r="B569" t="s">
+        <v>204</v>
+      </c>
+      <c r="C569" t="s">
+        <v>21</v>
+      </c>
+      <c r="D569" t="s">
+        <v>316</v>
+      </c>
+      <c r="E569" t="s">
+        <v>5</v>
+      </c>
+      <c r="F569" t="s">
+        <v>168</v>
+      </c>
+      <c r="G569" t="s">
+        <v>7</v>
+      </c>
+      <c r="H569" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" t="s">
+        <v>9</v>
+      </c>
+      <c r="B570" t="s">
+        <v>122</v>
+      </c>
+      <c r="C570" t="s">
         <v>23</v>
       </c>
-      <c r="D82" t="s">
+      <c r="D570" t="s">
+        <v>147</v>
+      </c>
+      <c r="E570" t="s">
+        <v>25</v>
+      </c>
+      <c r="F570" t="s">
+        <v>206</v>
+      </c>
+      <c r="G570" t="s">
+        <v>8</v>
+      </c>
+      <c r="H570" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" t="s">
+        <v>27</v>
+      </c>
+      <c r="B571" t="s">
+        <v>58</v>
+      </c>
+      <c r="C571" t="s">
+        <v>28</v>
+      </c>
+      <c r="D571" t="s">
+        <v>58</v>
+      </c>
+      <c r="E571" t="s">
+        <v>29</v>
+      </c>
+      <c r="F571" t="s">
+        <v>58</v>
+      </c>
+      <c r="G571" t="s">
+        <v>31</v>
+      </c>
+      <c r="H571" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" t="s">
+        <v>32</v>
+      </c>
+      <c r="B572" t="s">
+        <v>58</v>
+      </c>
+      <c r="C572" t="s">
+        <v>33</v>
+      </c>
+      <c r="D572" t="s">
+        <v>62</v>
+      </c>
+      <c r="E572" t="s">
+        <v>6</v>
+      </c>
+      <c r="F572" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B574" s="8"/>
+      <c r="C574" s="8"/>
+      <c r="D574" s="8"/>
+      <c r="E574" s="8"/>
+      <c r="F574" s="8"/>
+      <c r="G574" s="8"/>
+      <c r="H574" s="8"/>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="B576" s="9"/>
+      <c r="C576" s="9"/>
+      <c r="D576" s="9"/>
+      <c r="E576" s="9"/>
+      <c r="F576" s="9"/>
+      <c r="G576" s="9"/>
+      <c r="H576" s="9"/>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B577" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="E82" t="s">
+      <c r="C577" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D577" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E577" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F577" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G577" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H577" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B578" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C578" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D578" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E578" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F578" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G578" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H578" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B579" s="13"/>
+      <c r="C579" s="13"/>
+      <c r="D579" s="13"/>
+      <c r="E579" s="13"/>
+      <c r="F579" s="13"/>
+      <c r="G579" s="13"/>
+      <c r="H579" s="13"/>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="B581" s="14"/>
+      <c r="C581" s="14"/>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B582" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C582" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" s="17" t="s">
+        <v>327</v>
+      </c>
+      <c r="B583" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="C583" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" s="19" t="s">
+        <v>328</v>
+      </c>
+      <c r="B585" s="19"/>
+      <c r="C585" s="19"/>
+      <c r="D585" s="19"/>
+      <c r="E585" s="19"/>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B586" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C586" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D586" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="E586" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="B587" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C587" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D587" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E587" s="22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" s="7"/>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B592" s="2"/>
+      <c r="C592" s="2"/>
+      <c r="D592" s="2"/>
+      <c r="E592" s="2"/>
+      <c r="F592" s="2"/>
+      <c r="G592" s="2"/>
+      <c r="H592" s="2"/>
+      <c r="I592" s="2"/>
+      <c r="J592" s="2"/>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C593" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D593" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E593" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F593" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G593" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H593" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I593" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J593" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B594" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C594" s="3"/>
+      <c r="D594" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="E594" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="F594" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G594" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H594" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="I594" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="J594" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" t="s">
+        <v>20</v>
+      </c>
+      <c r="B596" t="s">
+        <v>204</v>
+      </c>
+      <c r="C596" t="s">
+        <v>21</v>
+      </c>
+      <c r="D596" t="s">
+        <v>316</v>
+      </c>
+      <c r="E596" t="s">
+        <v>5</v>
+      </c>
+      <c r="F596" t="s">
+        <v>168</v>
+      </c>
+      <c r="G596" t="s">
+        <v>7</v>
+      </c>
+      <c r="H596" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" t="s">
+        <v>9</v>
+      </c>
+      <c r="B597" t="s">
+        <v>122</v>
+      </c>
+      <c r="C597" t="s">
+        <v>23</v>
+      </c>
+      <c r="D597" t="s">
+        <v>147</v>
+      </c>
+      <c r="E597" t="s">
         <v>25</v>
       </c>
-      <c r="F82" t="s">
-[...2 lines deleted...]
-      <c r="G82" t="s">
+      <c r="F597" t="s">
+        <v>206</v>
+      </c>
+      <c r="G597" t="s">
         <v>8</v>
       </c>
-      <c r="H82" t="s">
+      <c r="H597" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="83" spans="1:10">
-      <c r="A83" t="s">
+    <row r="598" spans="1:10">
+      <c r="A598" t="s">
         <v>27</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="B598" t="s">
+        <v>329</v>
+      </c>
+      <c r="C598" t="s">
         <v>28</v>
       </c>
-      <c r="D83" t="s">
+      <c r="D598" t="s">
+        <v>329</v>
+      </c>
+      <c r="E598" t="s">
+        <v>29</v>
+      </c>
+      <c r="F598" t="s">
+        <v>329</v>
+      </c>
+      <c r="G598" t="s">
+        <v>31</v>
+      </c>
+      <c r="H598" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" t="s">
+        <v>32</v>
+      </c>
+      <c r="B599" t="s">
+        <v>329</v>
+      </c>
+      <c r="C599" t="s">
+        <v>33</v>
+      </c>
+      <c r="D599" t="s">
+        <v>62</v>
+      </c>
+      <c r="E599" t="s">
+        <v>6</v>
+      </c>
+      <c r="F599" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B601" s="8"/>
+      <c r="C601" s="8"/>
+      <c r="D601" s="8"/>
+      <c r="E601" s="8"/>
+      <c r="F601" s="8"/>
+      <c r="G601" s="8"/>
+      <c r="H601" s="8"/>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="B603" s="9"/>
+      <c r="C603" s="9"/>
+      <c r="D603" s="9"/>
+      <c r="E603" s="9"/>
+      <c r="F603" s="9"/>
+      <c r="G603" s="9"/>
+      <c r="H603" s="9"/>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B604" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C604" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="D604" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E604" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="F604" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="G604" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="H604" s="11" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B605" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C605" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D605" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="E605" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F605" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G605" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H605" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E83" t="s">
-[...5 lines deleted...]
-      <c r="G83" t="s">
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="B606" s="13"/>
+      <c r="C606" s="13"/>
+      <c r="D606" s="13"/>
+      <c r="E606" s="13"/>
+      <c r="F606" s="13"/>
+      <c r="G606" s="13"/>
+      <c r="H606" s="13"/>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="B608" s="14"/>
+      <c r="C608" s="14"/>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B609" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="C609" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="H83" t="s">
-[...4 lines deleted...]
-      <c r="A84" t="s">
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" s="17" t="s">
+        <v>333</v>
+      </c>
+      <c r="B610" s="17" t="s">
+        <v>289</v>
+      </c>
+      <c r="C610" s="18" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" s="19" t="s">
+        <v>334</v>
+      </c>
+      <c r="B612" s="19"/>
+      <c r="C612" s="19"/>
+      <c r="D612" s="19"/>
+      <c r="E612" s="19"/>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B613" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C613" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="D613" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="B84" t="s">
-[...114 lines deleted...]
-      <c r="B94" s="15" t="s">
+      <c r="E613" s="20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" s="22" t="s">
+        <v>322</v>
+      </c>
+      <c r="B614" s="22" t="s">
+        <v>323</v>
+      </c>
+      <c r="C614" s="22" t="s">
+        <v>174</v>
+      </c>
+      <c r="D614" s="23" t="s">
+        <v>329</v>
+      </c>
+      <c r="E614" s="22" t="s">
         <v>89</v>
-      </c>
-[...4417 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="F21:H21"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="F33:H33"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="F45:H45"/>
-    <mergeCell ref="A50:J50"/>
-[...25 lines deleted...]
-    <mergeCell ref="F162:H162"/>
+    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A54:C54"/>
+    <mergeCell ref="A58:E58"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="F72:H72"/>
+    <mergeCell ref="A74:H74"/>
+    <mergeCell ref="A76:H76"/>
+    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A92:J92"/>
+    <mergeCell ref="F99:H99"/>
+    <mergeCell ref="A101:H101"/>
+    <mergeCell ref="A103:H103"/>
+    <mergeCell ref="A106:H106"/>
+    <mergeCell ref="A108:C108"/>
+    <mergeCell ref="A112:E112"/>
+    <mergeCell ref="A119:J119"/>
+    <mergeCell ref="F126:H126"/>
+    <mergeCell ref="A128:H128"/>
+    <mergeCell ref="A130:H130"/>
+    <mergeCell ref="A133:H133"/>
+    <mergeCell ref="A135:C135"/>
+    <mergeCell ref="A141:E141"/>
+    <mergeCell ref="A150:J150"/>
+    <mergeCell ref="F157:H157"/>
+    <mergeCell ref="A159:H159"/>
+    <mergeCell ref="A161:H161"/>
     <mergeCell ref="A164:H164"/>
-    <mergeCell ref="A166:H166"/>
-[...41 lines deleted...]
-    <mergeCell ref="A328:H328"/>
+    <mergeCell ref="A166:C166"/>
+    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A178:J178"/>
+    <mergeCell ref="F185:H185"/>
+    <mergeCell ref="A190:J190"/>
+    <mergeCell ref="F197:H197"/>
+    <mergeCell ref="A199:H199"/>
+    <mergeCell ref="A201:H201"/>
+    <mergeCell ref="A204:H204"/>
+    <mergeCell ref="A206:C206"/>
+    <mergeCell ref="A210:E210"/>
+    <mergeCell ref="A217:J217"/>
+    <mergeCell ref="F224:H224"/>
+    <mergeCell ref="A226:H226"/>
+    <mergeCell ref="A228:H228"/>
+    <mergeCell ref="A231:H231"/>
+    <mergeCell ref="A233:C233"/>
+    <mergeCell ref="A237:E237"/>
+    <mergeCell ref="A244:J244"/>
+    <mergeCell ref="F251:H251"/>
+    <mergeCell ref="A253:H253"/>
+    <mergeCell ref="A255:H255"/>
+    <mergeCell ref="A258:H258"/>
+    <mergeCell ref="A260:C260"/>
+    <mergeCell ref="A264:E264"/>
+    <mergeCell ref="A271:J271"/>
+    <mergeCell ref="F278:H278"/>
+    <mergeCell ref="A280:H280"/>
+    <mergeCell ref="A282:H282"/>
+    <mergeCell ref="A285:H285"/>
+    <mergeCell ref="A287:C287"/>
+    <mergeCell ref="A291:E291"/>
+    <mergeCell ref="A298:J298"/>
+    <mergeCell ref="F305:H305"/>
+    <mergeCell ref="A310:J310"/>
+    <mergeCell ref="F317:H317"/>
+    <mergeCell ref="A322:J322"/>
+    <mergeCell ref="F329:H329"/>
     <mergeCell ref="A331:H331"/>
-    <mergeCell ref="A333:C333"/>
-[...4 lines deleted...]
-    <mergeCell ref="A355:H355"/>
+    <mergeCell ref="A333:H333"/>
+    <mergeCell ref="A336:H336"/>
+    <mergeCell ref="A338:C338"/>
+    <mergeCell ref="A342:E342"/>
+    <mergeCell ref="A349:J349"/>
+    <mergeCell ref="F356:H356"/>
     <mergeCell ref="A358:H358"/>
-    <mergeCell ref="A360:C360"/>
-[...4 lines deleted...]
-    <mergeCell ref="A382:H382"/>
+    <mergeCell ref="A360:H360"/>
+    <mergeCell ref="A363:H363"/>
+    <mergeCell ref="A365:C365"/>
+    <mergeCell ref="A369:E369"/>
+    <mergeCell ref="A376:J376"/>
+    <mergeCell ref="F383:H383"/>
     <mergeCell ref="A385:H385"/>
-    <mergeCell ref="A387:C387"/>
-[...4 lines deleted...]
-    <mergeCell ref="A409:H409"/>
+    <mergeCell ref="A387:H387"/>
+    <mergeCell ref="A390:H390"/>
+    <mergeCell ref="A392:C392"/>
+    <mergeCell ref="A396:E396"/>
+    <mergeCell ref="A403:J403"/>
+    <mergeCell ref="F410:H410"/>
     <mergeCell ref="A412:H412"/>
-    <mergeCell ref="A414:C414"/>
-[...4 lines deleted...]
-    <mergeCell ref="A436:H436"/>
+    <mergeCell ref="A414:H414"/>
+    <mergeCell ref="A417:H417"/>
+    <mergeCell ref="A419:C419"/>
+    <mergeCell ref="A423:E423"/>
+    <mergeCell ref="A430:J430"/>
+    <mergeCell ref="F437:H437"/>
     <mergeCell ref="A439:H439"/>
-    <mergeCell ref="A441:C441"/>
-    <mergeCell ref="A445:E445"/>
+    <mergeCell ref="A441:H441"/>
+    <mergeCell ref="A444:H444"/>
+    <mergeCell ref="A446:C446"/>
+    <mergeCell ref="A450:E450"/>
+    <mergeCell ref="A457:J457"/>
+    <mergeCell ref="F464:H464"/>
+    <mergeCell ref="A466:H466"/>
+    <mergeCell ref="A468:H468"/>
+    <mergeCell ref="A471:H471"/>
+    <mergeCell ref="A473:C473"/>
+    <mergeCell ref="A477:E477"/>
+    <mergeCell ref="A484:J484"/>
+    <mergeCell ref="F491:H491"/>
+    <mergeCell ref="A493:H493"/>
+    <mergeCell ref="A495:H495"/>
+    <mergeCell ref="A498:H498"/>
+    <mergeCell ref="A500:C500"/>
+    <mergeCell ref="A504:E504"/>
+    <mergeCell ref="A511:J511"/>
+    <mergeCell ref="F518:H518"/>
+    <mergeCell ref="A520:H520"/>
+    <mergeCell ref="A522:H522"/>
+    <mergeCell ref="A525:H525"/>
+    <mergeCell ref="A527:C527"/>
+    <mergeCell ref="A531:E531"/>
+    <mergeCell ref="A538:J538"/>
+    <mergeCell ref="F545:H545"/>
+    <mergeCell ref="A547:H547"/>
+    <mergeCell ref="A549:H549"/>
+    <mergeCell ref="A552:H552"/>
+    <mergeCell ref="A554:C554"/>
+    <mergeCell ref="A558:E558"/>
+    <mergeCell ref="A565:J565"/>
+    <mergeCell ref="F572:H572"/>
+    <mergeCell ref="A574:H574"/>
+    <mergeCell ref="A576:H576"/>
+    <mergeCell ref="A579:H579"/>
+    <mergeCell ref="A581:C581"/>
+    <mergeCell ref="A585:E585"/>
+    <mergeCell ref="A592:J592"/>
+    <mergeCell ref="F599:H599"/>
+    <mergeCell ref="A601:H601"/>
+    <mergeCell ref="A603:H603"/>
+    <mergeCell ref="A606:H606"/>
+    <mergeCell ref="A608:C608"/>
+    <mergeCell ref="A612:E612"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>